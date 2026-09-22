--- v0 (2026-08-04)
+++ v1 (2026-09-22)
@@ -1,1377 +1,498 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-  <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3964252D-6751-4BC5-B769-579F614964C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Dashboard &amp; Summary" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Settings" sheetId="3" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Cost Breakdown" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...13 lines deleted...]
-  </extLst>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">'Cost Breakdown'!$1:$13</definedName>
+  </definedNames>
+  <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...394 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...4 lines deleted...]
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="11">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <i val="1"/>
+      <color rgb="FF8A97A6"/>
+      <sz val="8"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Arial"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="15"/>
     </font>
     <font>
-      <b/>
+      <i val="1"/>
+      <color rgb="FFBFD9EE"/>
       <sz val="10"/>
-      <name val="Arial"/>
     </font>
     <font>
-      <sz val="10"/>
-      <name val="Arial"/>
+      <b val="1"/>
+      <color rgb="FF0E2A47"/>
+      <sz val="9"/>
     </font>
     <font>
-      <b/>
+      <color rgb="FF16222E"/>
       <sz val="9"/>
-      <name val="Arial"/>
     </font>
     <font>
-      <sz val="11"/>
-[...2 lines deleted...]
-      <scheme val="minor"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="9.5"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <color rgb="FF16222E"/>
+      <sz val="9.5"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b val="1"/>
+      <color rgb="FFFFFFFF"/>
+      <sz val="10"/>
+    </font>
+    <font>
+      <i val="1"/>
+      <color rgb="FF64748B"/>
+      <sz val="7.5"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <color rgb="FFE8772E"/>
+      <sz val="8"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="7">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF1F4E78"/>
-        <bgColor rgb="FF1F4E78"/>
+        <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDDEBF7"/>
-        <bgColor rgb="FFDDEBF7"/>
+        <fgColor rgb="FFE8772E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFF2F5F8"/>
-        <bgColor rgb="FFF2F5F8"/>
+        <fgColor rgb="FF0E2A47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD9E1F2"/>
-        <bgColor rgb="FFD9E1F2"/>
+        <fgColor rgb="FF143A61"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
-[...18 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFEAF3FB"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color rgb="FFDCE3EB"/>
       </left>
       <right style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color rgb="FFDCE3EB"/>
       </right>
       <top style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color rgb="FFDCE3EB"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFD9D9D9"/>
+        <color rgb="FFDCE3EB"/>
       </bottom>
-      <diagonal/>
-[...10 lines deleted...]
-      <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="22">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...56 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="right" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
-  <dxfs count="1">
-[...13 lines deleted...]
-  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008000"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FF808000"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FFC0C0C0"/>
+      <rgbColor rgb="FF808080"/>
+      <rgbColor rgb="FF9999FF"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FFFFFFCC"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FF660066"/>
+      <rgbColor rgb="FFFF8080"/>
+      <rgbColor rgb="FF0066CC"/>
+      <rgbColor rgb="FFCCCCFF"/>
+      <rgbColor rgb="FF000080"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF800080"/>
+      <rgbColor rgb="FF800000"/>
+      <rgbColor rgb="FF008080"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FF00CCFF"/>
+      <rgbColor rgb="FFCCFFFF"/>
+      <rgbColor rgb="FFCCFFCC"/>
+      <rgbColor rgb="FFFFFF99"/>
+      <rgbColor rgb="FF99CCFF"/>
+      <rgbColor rgb="FFFF99CC"/>
+      <rgbColor rgb="FFCC99FF"/>
+      <rgbColor rgb="FFFFCC99"/>
+      <rgbColor rgb="FF3366FF"/>
+      <rgbColor rgb="FF33CCCC"/>
+      <rgbColor rgb="FF99CC00"/>
+      <rgbColor rgb="FFFFCC00"/>
+      <rgbColor rgb="FFFF9900"/>
+      <rgbColor rgb="FFFF6600"/>
+      <rgbColor rgb="FF666699"/>
+      <rgbColor rgb="FF969696"/>
+      <rgbColor rgb="FF003366"/>
+      <rgbColor rgb="FF339966"/>
+      <rgbColor rgb="FF003300"/>
+      <rgbColor rgb="FF333300"/>
+      <rgbColor rgb="FF993300"/>
+      <rgbColor rgb="FF993366"/>
+      <rgbColor rgb="FF333399"/>
+      <rgbColor rgb="FF333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
-<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
-[...17 lines deleted...]
-          <a:p>
+<chartSpace xmlns="http://schemas.openxmlformats.org/drawingml/2006/chart">
+  <style val="10"/>
+  <chart>
+    <title>
+      <tx>
+        <rich>
+          <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Budget vs. Actual Cost Comparison by Main Group</a:t>
+              <a:t>Budget vs. Actual by Cost Category (USD)</a:t>
             </a:r>
           </a:p>
-        </c:rich>
-[...25 lines deleted...]
-            <a:ln>
+        </rich>
+      </tx>
+    </title>
+    <plotArea>
+      <barChart>
+        <barDir val="col"/>
+        <grouping val="clustered"/>
+        <ser>
+          <idx val="0"/>
+          <order val="0"/>
+          <tx>
+            <v>Budget</v>
+          </tx>
+          <spPr>
+            <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:srgbClr val="1C6FB8"/>
+            </a:solidFill>
+            <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:prstDash val="solid"/>
             </a:ln>
-          </c:spPr>
-[...81 lines deleted...]
-            <a:ln>
+          </spPr>
+          <cat>
+            <numRef>
+              <f>'Cost Breakdown'!$B$14:$B$23</f>
+            </numRef>
+          </cat>
+          <val>
+            <numRef>
+              <f>'Cost Breakdown'!$C$14:$C$23</f>
+            </numRef>
+          </val>
+        </ser>
+        <ser>
+          <idx val="1"/>
+          <order val="1"/>
+          <tx>
+            <v>Actual to Date</v>
+          </tx>
+          <spPr>
+            <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:srgbClr val="E8772E"/>
+            </a:solidFill>
+            <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:prstDash val="solid"/>
             </a:ln>
-          </c:spPr>
-[...90 lines deleted...]
-              <a:p>
+          </spPr>
+          <cat>
+            <numRef>
+              <f>'Cost Breakdown'!$B$14:$B$23</f>
+            </numRef>
+          </cat>
+          <val>
+            <numRef>
+              <f>'Cost Breakdown'!$E$14:$E$23</f>
+            </numRef>
+          </val>
+        </ser>
+        <gapWidth val="60"/>
+        <axId val="10"/>
+        <axId val="100"/>
+      </barChart>
+      <catAx>
+        <axId val="10"/>
+        <scaling>
+          <orientation val="minMax"/>
+        </scaling>
+        <axPos val="l"/>
+        <majorTickMark val="none"/>
+        <minorTickMark val="none"/>
+        <crossAx val="100"/>
+        <lblOffset val="100"/>
+      </catAx>
+      <valAx>
+        <axId val="100"/>
+        <scaling>
+          <orientation val="minMax"/>
+        </scaling>
+        <axPos val="l"/>
+        <majorGridlines/>
+        <title>
+          <tx>
+            <rich>
+              <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:pPr>
                   <a:defRPr/>
                 </a:pPr>
                 <a:r>
-                  <a:rPr lang="en-US"/>
-                  <a:t>System Groups</a:t>
+                  <a:t>USD</a:t>
                 </a:r>
               </a:p>
-            </c:rich>
-[...62 lines deleted...]
-</c:chartSpace>
+            </rich>
+          </tx>
+        </title>
+        <majorTickMark val="none"/>
+        <minorTickMark val="none"/>
+        <crossAx val="10"/>
+      </valAx>
+    </plotArea>
+    <legend>
+      <legendPos val="r"/>
+    </legend>
+    <plotVisOnly val="1"/>
+    <dispBlanksAs val="gap"/>
+  </chart>
+</chartSpace>
 </file>
 
-<file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
-[...153 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="/xl/charts/chart1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId2"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...23 lines deleted...]
-      <a:graphic>
+<wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+  <oneCellAnchor>
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>25</row>
+      <rowOff>0</rowOff>
+    </from>
+    <ext cx="10800000" cy="3240000"/>
+    <graphicFrame>
+      <nvGraphicFramePr>
+        <cNvPr id="1" name="Chart 1"/>
+        <cNvGraphicFramePr/>
+      </nvGraphicFramePr>
+      <xfrm/>
+      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
-    </xdr:graphicFrame>
-[...67 lines deleted...]
-        <a:stretch>
+    </graphicFrame>
+    <clientData/>
+  </oneCellAnchor>
+  <oneCellAnchor>
+    <from>
+      <col>0</col>
+      <colOff>0</colOff>
+      <row>0</row>
+      <rowOff>0</rowOff>
+    </from>
+    <ext cx="1444869" cy="323850"/>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="2" name="Image 2" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
-      </xdr:blipFill>
-[...67 lines deleted...]
-</xdr:wsDr>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </oneCellAnchor>
+</wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1613,1578 +734,572 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:H46"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="P5" sqref="P5"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="4" width="23" customWidth="1"/>
+    <col width="7" customWidth="1" min="1" max="1"/>
+    <col width="34" customWidth="1" min="2" max="2"/>
+    <col width="15" customWidth="1" min="3" max="3"/>
+    <col width="15" customWidth="1" min="4" max="4"/>
+    <col width="16" customWidth="1" min="5" max="5"/>
+    <col width="15" customWidth="1" min="6" max="6"/>
+    <col width="9" customWidth="1" min="7" max="7"/>
+    <col width="34" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="29" t="s">
+    <row r="1" ht="40" customHeight="1">
+      <c r="A1" s="1" t="n"/>
+      <c r="B1" s="1" t="n"/>
+      <c r="C1" s="2" t="inlineStr">
+        <is>
+          <t>TPL-CBS-01</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="4" customHeight="1">
+      <c r="A2" s="3" t="n"/>
+    </row>
+    <row r="3" ht="30" customHeight="1">
+      <c r="A3" s="4" t="inlineStr">
+        <is>
+          <t>Newbuild Cost Breakdown Structure</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="18" customHeight="1">
+      <c r="A4" s="5" t="inlineStr">
+        <is>
+          <t>Free PM Templates &amp; Documents for Shipyard Newbuild Projects  ·  Illustrative CBS &amp; budget tracker for a mid-size newbuild vessel</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="6" customHeight="1"/>
+    <row r="6" ht="15" customHeight="1">
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>Project / Vessel Name</t>
+        </is>
+      </c>
+      <c r="C6" s="7" t="inlineStr">
+        <is>
+          <t>[ Enter vessel name / hull no. ]</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="15" customHeight="1">
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>Shipyard</t>
+        </is>
+      </c>
+      <c r="C7" s="7" t="inlineStr">
+        <is>
+          <t>[ Enter yard name ]</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="15" customHeight="1">
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>Total Contract Value</t>
+        </is>
+      </c>
+      <c r="C8" s="7" t="inlineStr">
+        <is>
+          <t>USD 18,500,000  [ Enter your contract value ]</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="15" customHeight="1">
+      <c r="A9" s="6" t="inlineStr">
+        <is>
+          <t>Reporting Date</t>
+        </is>
+      </c>
+      <c r="C9" s="7" t="inlineStr">
+        <is>
+          <t>[ Date ]</t>
+        </is>
+      </c>
+    </row>
+    <row r="12" ht="30" customHeight="1">
+      <c r="A12" s="8" t="inlineStr">
+        <is>
+          <t>CBS
+Code</t>
+        </is>
+      </c>
+      <c r="B12" s="8" t="inlineStr">
+        <is>
+          <t>Cost Category</t>
+        </is>
+      </c>
+      <c r="C12" s="8" t="inlineStr">
+        <is>
+          <t>Budget (USD)</t>
+        </is>
+      </c>
+      <c r="D12" s="8" t="inlineStr">
+        <is>
+          <t>Committed (USD)</t>
+        </is>
+      </c>
+      <c r="E12" s="8" t="inlineStr">
+        <is>
+          <t>Actual to Date (USD)</t>
+        </is>
+      </c>
+      <c r="F12" s="8" t="inlineStr">
+        <is>
+          <t>Remaining (USD)</t>
+        </is>
+      </c>
+      <c r="G12" s="8" t="inlineStr">
+        <is>
+          <t>% Spent</t>
+        </is>
+      </c>
+      <c r="H12" s="8" t="inlineStr">
+        <is>
+          <t>Notes</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="30" customHeight="1">
+      <c r="A14" s="9" t="inlineStr">
+        <is>
+          <t>1.0</t>
+        </is>
+      </c>
+      <c r="B14" s="10" t="inlineStr">
+        <is>
+          <t>Hull Structure &amp; Steel</t>
+        </is>
+      </c>
+      <c r="C14" s="11" t="n">
+        <v>3700000</v>
+      </c>
+      <c r="D14" s="11" t="n">
+        <v>3750000</v>
+      </c>
+      <c r="E14" s="11" t="n">
+        <v>3680000</v>
+      </c>
+      <c r="F14" s="11" t="n">
+        <v>20000</v>
+      </c>
+      <c r="G14" s="12" t="n">
+        <v>0.9945945945945946</v>
+      </c>
+      <c r="H14" s="10" t="inlineStr">
+        <is>
+          <t>Steel tonnage close to estimate; one plate re-order</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="30" customHeight="1">
+      <c r="A15" s="13" t="inlineStr">
+        <is>
+          <t>2.0</t>
+        </is>
+      </c>
+      <c r="B15" s="14" t="inlineStr">
+        <is>
+          <t>Machinery &amp; Propulsion</t>
+        </is>
+      </c>
+      <c r="C15" s="15" t="n">
+        <v>4810000</v>
+      </c>
+      <c r="D15" s="15" t="n">
+        <v>4900000</v>
+      </c>
+      <c r="E15" s="15" t="n">
+        <v>3150000</v>
+      </c>
+      <c r="F15" s="15" t="n">
+        <v>1660000</v>
+      </c>
+      <c r="G15" s="16" t="n">
+        <v>0.6548856548856549</v>
+      </c>
+      <c r="H15" s="14" t="inlineStr">
+        <is>
+          <t>Main engine + gearbox POs placed, progress payments ongoing</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="30" customHeight="1">
+      <c r="A16" s="9" t="inlineStr">
+        <is>
+          <t>3.0</t>
+        </is>
+      </c>
+      <c r="B16" s="10" t="inlineStr">
+        <is>
+          <t>Outfitting (Deck / Accommodation / HVAC)</t>
+        </is>
+      </c>
+      <c r="C16" s="11" t="n">
+        <v>3515000</v>
+      </c>
+      <c r="D16" s="11" t="n">
+        <v>3400000</v>
+      </c>
+      <c r="E16" s="11" t="n">
+        <v>1750000</v>
+      </c>
+      <c r="F16" s="11" t="n">
+        <v>1765000</v>
+      </c>
+      <c r="G16" s="12" t="n">
+        <v>0.4978662873399716</v>
+      </c>
+      <c r="H16" s="10" t="inlineStr">
+        <is>
+          <t>Accommodation outfitting starting this quarter</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="30" customHeight="1">
+      <c r="A17" s="13" t="inlineStr">
+        <is>
+          <t>4.0</t>
+        </is>
+      </c>
+      <c r="B17" s="14" t="inlineStr">
+        <is>
+          <t>Electrical &amp; Automation</t>
+        </is>
+      </c>
+      <c r="C17" s="15" t="n">
+        <v>1480000</v>
+      </c>
+      <c r="D17" s="15" t="n">
+        <v>1510000</v>
+      </c>
+      <c r="E17" s="15" t="n">
+        <v>890000</v>
+      </c>
+      <c r="F17" s="15" t="n">
+        <v>590000</v>
+      </c>
+      <c r="G17" s="16" t="n">
+        <v>0.6013513513513513</v>
+      </c>
+      <c r="H17" s="14" t="inlineStr">
+        <is>
+          <t>Switchboard package slightly over original estimate</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="30" customHeight="1">
+      <c r="A18" s="9" t="inlineStr">
+        <is>
+          <t>5.0</t>
+        </is>
+      </c>
+      <c r="B18" s="10" t="inlineStr">
+        <is>
+          <t>Painting &amp; Coating</t>
+        </is>
+      </c>
+      <c r="C18" s="11" t="n">
+        <v>740000</v>
+      </c>
+      <c r="D18" s="11" t="n">
+        <v>700000</v>
+      </c>
+      <c r="E18" s="11" t="n">
+        <v>260000</v>
+      </c>
+      <c r="F18" s="11" t="n">
+        <v>480000</v>
+      </c>
+      <c r="G18" s="12" t="n">
+        <v>0.3513513513513514</v>
+      </c>
+      <c r="H18" s="10" t="inlineStr">
+        <is>
+          <t>Coating system supplier confirmed, blast stage in progress</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="30" customHeight="1">
+      <c r="A19" s="13" t="inlineStr">
+        <is>
+          <t>6.0</t>
+        </is>
+      </c>
+      <c r="B19" s="14" t="inlineStr">
+        <is>
+          <t>Owner Furnished Equipment – Interface &amp; Install</t>
+        </is>
+      </c>
+      <c r="C19" s="15" t="n">
+        <v>740000</v>
+      </c>
+      <c r="D19" s="15" t="n">
+        <v>740000</v>
+      </c>
+      <c r="E19" s="15" t="n">
+        <v>90000</v>
+      </c>
+      <c r="F19" s="15" t="n">
+        <v>650000</v>
+      </c>
+      <c r="G19" s="16" t="n">
+        <v>0.1216216216216216</v>
+      </c>
+      <c r="H19" s="14" t="inlineStr">
+        <is>
+          <t>Installation labor only; equipment supplied by Owner</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="30" customHeight="1">
+      <c r="A20" s="9" t="inlineStr">
+        <is>
+          <t>7.0</t>
+        </is>
+      </c>
+      <c r="B20" s="10" t="inlineStr">
+        <is>
+          <t>Class &amp; Certification</t>
+        </is>
+      </c>
+      <c r="C20" s="11" t="n">
+        <v>370000</v>
+      </c>
+      <c r="D20" s="11" t="n">
+        <v>370000</v>
+      </c>
+      <c r="E20" s="11" t="n">
+        <v>240000</v>
+      </c>
+      <c r="F20" s="11" t="n">
+        <v>130000</v>
+      </c>
+      <c r="G20" s="12" t="n">
+        <v>0.6486486486486487</v>
+      </c>
+      <c r="H20" s="10" t="inlineStr">
+        <is>
+          <t>Class fees + periodic survey costs</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="30" customHeight="1">
+      <c r="A21" s="13" t="inlineStr">
+        <is>
+          <t>8.0</t>
+        </is>
+      </c>
+      <c r="B21" s="14" t="inlineStr">
+        <is>
+          <t>Project Management &amp; Engineering</t>
+        </is>
+      </c>
+      <c r="C21" s="15" t="n">
+        <v>1295000</v>
+      </c>
+      <c r="D21" s="15" t="n">
+        <v>1295000</v>
+      </c>
+      <c r="E21" s="15" t="n">
+        <v>980000</v>
+      </c>
+      <c r="F21" s="15" t="n">
+        <v>315000</v>
+      </c>
+      <c r="G21" s="16" t="n">
+        <v>0.7567567567567568</v>
+      </c>
+      <c r="H21" s="14" t="inlineStr">
+        <is>
+          <t>Basic + production design largely complete</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="30" customHeight="1">
+      <c r="A22" s="9" t="inlineStr">
+        <is>
+          <t>9.0</t>
+        </is>
+      </c>
+      <c r="B22" s="10" t="inlineStr">
+        <is>
+          <t>Yard Overheads &amp; Facilities</t>
+        </is>
+      </c>
+      <c r="C22" s="11" t="n">
+        <v>925000</v>
+      </c>
+      <c r="D22" s="11" t="n">
+        <v>925000</v>
+      </c>
+      <c r="E22" s="11" t="n">
+        <v>610000</v>
+      </c>
+      <c r="F22" s="11" t="n">
+        <v>315000</v>
+      </c>
+      <c r="G22" s="12" t="n">
+        <v>0.6594594594594595</v>
+      </c>
+      <c r="H22" s="10" t="inlineStr">
+        <is>
+          <t>Dock/crane time and yard services allocation</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="30" customHeight="1">
+      <c r="A23" s="13" t="inlineStr">
+        <is>
+          <t>10.0</t>
+        </is>
+      </c>
+      <c r="B23" s="14" t="inlineStr">
+        <is>
+          <t>Contingency &amp; Risk Reserve</t>
+        </is>
+      </c>
+      <c r="C23" s="15" t="n">
+        <v>925000</v>
+      </c>
+      <c r="D23" s="15" t="n">
         <v>0</v>
       </c>
-      <c r="B1" s="30"/>
-[...217 lines deleted...]
-        <v>22980000</v>
+      <c r="E23" s="15" t="n">
+        <v>45000</v>
+      </c>
+      <c r="F23" s="15" t="n">
+        <v>880000</v>
+      </c>
+      <c r="G23" s="16" t="n">
+        <v>0.04864864864864865</v>
+      </c>
+      <c r="H23" s="14" t="inlineStr">
+        <is>
+          <t>Drawdown for one approved variation order</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="22" customHeight="1">
+      <c r="A24" s="17" t="inlineStr"/>
+      <c r="B24" s="17" t="inlineStr">
+        <is>
+          <t>TOTAL</t>
+        </is>
+      </c>
+      <c r="C24" s="18">
+        <f>SUM(C14:C23)</f>
+        <v/>
+      </c>
+      <c r="D24" s="18">
+        <f>SUM(D14:D23)</f>
+        <v/>
+      </c>
+      <c r="E24" s="18">
+        <f>SUM(E14:E23)</f>
+        <v/>
+      </c>
+      <c r="F24" s="18">
+        <f>SUM(F14:F23)</f>
+        <v/>
+      </c>
+      <c r="G24" s="19">
+        <f>E24/C24</f>
+        <v/>
+      </c>
+      <c r="H24" s="17" t="n"/>
+    </row>
+    <row r="45" ht="26" customHeight="1">
+      <c r="A45" s="20" t="inlineStr">
+        <is>
+          <t>This document is provided as a free template by project2-me.com for project-management reference purposes only. It does not constitute engineering, classification or legal advice. Adapt all bracketed fields, quantities and acceptance criteria to your own contract, classification society rules and shipyard procedures before use.</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="16" customHeight="1">
+      <c r="A46" s="21" t="inlineStr">
+        <is>
+          <t>Downloaded from https://project2-me.com/dokumanlar  ·  © Project2-me</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...7 lines deleted...]
-    <mergeCell ref="G4:I5"/>
+  <mergeCells count="15">
+    <mergeCell ref="A4:H4"/>
+    <mergeCell ref="C6:H6"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="C7:H7"/>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="C9:H9"/>
+    <mergeCell ref="C8:H8"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="C1:H1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing r:id="rId1"/>
-[...1251 lines deleted...]
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup orientation="landscape" fitToWidth="1"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...22 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...3 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>