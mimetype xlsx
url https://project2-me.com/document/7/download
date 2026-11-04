--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -106,77 +106,121 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8772E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0E2A47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF143A61"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3FB"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDCE3EB"/>
       </left>
       <right style="thin">
         <color rgb="FFDCE3EB"/>
       </right>
       <top style="thin">
         <color rgb="FFDCE3EB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDCE3EB"/>
       </bottom>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
@@ -193,50 +237,52 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="7" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="9" fontId="8" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFFFFF00"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FF800000"/>
       <rgbColor rgb="FF008000"/>
@@ -274,51 +320,50 @@
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF99CC00"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <chartSpace xmlns="http://schemas.openxmlformats.org/drawingml/2006/chart">
-  <style val="10"/>
   <chart>
     <title>
       <tx>
         <rich>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:t>Budget vs. Actual by Cost Category (USD)</a:t>
             </a:r>
           </a:p>
         </rich>
       </tx>
     </title>
     <plotArea>
       <barChart>
         <barDir val="col"/>
         <grouping val="clustered"/>
         <ser>
           <idx val="0"/>
           <order val="0"/>
           <tx>
             <v>Budget</v>
@@ -444,50 +489,53 @@
       </a:graphic>
     </graphicFrame>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
       <col>0</col>
       <colOff>0</colOff>
       <row>0</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="1444869" cy="323850"/>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Image 2" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:prstDash val="solid"/>
+        </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -764,122 +812,145 @@
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="13" topLeftCell="A14" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="7" customWidth="1" min="1" max="1"/>
     <col width="34" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="9" customWidth="1" min="7" max="7"/>
     <col width="34" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="n"/>
-      <c r="B1" s="1" t="n"/>
       <c r="C1" s="2" t="inlineStr">
         <is>
           <t>TPL-CBS-01</t>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1">
       <c r="A2" s="3" t="n"/>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Newbuild Cost Breakdown Structure</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Free PM Templates &amp; Documents for Shipyard Newbuild Projects  ·  Illustrative CBS &amp; budget tracker for a mid-size newbuild vessel</t>
         </is>
       </c>
     </row>
     <row r="5" ht="6" customHeight="1"/>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>Project / Vessel Name</t>
         </is>
       </c>
+      <c r="B6" s="22" t="n"/>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>[ Enter vessel name / hull no. ]</t>
         </is>
       </c>
+      <c r="D6" s="23" t="n"/>
+      <c r="E6" s="23" t="n"/>
+      <c r="F6" s="23" t="n"/>
+      <c r="G6" s="23" t="n"/>
+      <c r="H6" s="22" t="n"/>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Shipyard</t>
         </is>
       </c>
+      <c r="B7" s="22" t="n"/>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>[ Enter yard name ]</t>
         </is>
       </c>
+      <c r="D7" s="23" t="n"/>
+      <c r="E7" s="23" t="n"/>
+      <c r="F7" s="23" t="n"/>
+      <c r="G7" s="23" t="n"/>
+      <c r="H7" s="22" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Total Contract Value</t>
         </is>
       </c>
+      <c r="B8" s="22" t="n"/>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>USD 18,500,000  [ Enter your contract value ]</t>
         </is>
       </c>
+      <c r="D8" s="23" t="n"/>
+      <c r="E8" s="23" t="n"/>
+      <c r="F8" s="23" t="n"/>
+      <c r="G8" s="23" t="n"/>
+      <c r="H8" s="22" t="n"/>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Reporting Date</t>
         </is>
       </c>
+      <c r="B9" s="22" t="n"/>
       <c r="C9" s="7" t="inlineStr">
         <is>
           <t>[ Date ]</t>
         </is>
       </c>
+      <c r="D9" s="23" t="n"/>
+      <c r="E9" s="23" t="n"/>
+      <c r="F9" s="23" t="n"/>
+      <c r="G9" s="23" t="n"/>
+      <c r="H9" s="22" t="n"/>
     </row>
     <row r="12" ht="30" customHeight="1">
       <c r="A12" s="8" t="inlineStr">
         <is>
           <t>CBS
 Code</t>
         </is>
       </c>
       <c r="B12" s="8" t="inlineStr">
         <is>
           <t>Cost Category</t>
         </is>
       </c>
       <c r="C12" s="8" t="inlineStr">
         <is>
           <t>Budget (USD)</t>
         </is>
       </c>
       <c r="D12" s="8" t="inlineStr">
         <is>
           <t>Committed (USD)</t>
         </is>
       </c>
       <c r="E12" s="8" t="inlineStr">
         <is>
@@ -900,343 +971,363 @@
         <is>
           <t>Notes</t>
         </is>
       </c>
     </row>
     <row r="14" ht="30" customHeight="1">
       <c r="A14" s="9" t="inlineStr">
         <is>
           <t>1.0</t>
         </is>
       </c>
       <c r="B14" s="10" t="inlineStr">
         <is>
           <t>Hull Structure &amp; Steel</t>
         </is>
       </c>
       <c r="C14" s="11" t="n">
         <v>3700000</v>
       </c>
       <c r="D14" s="11" t="n">
         <v>3750000</v>
       </c>
       <c r="E14" s="11" t="n">
         <v>3680000</v>
       </c>
-      <c r="F14" s="11" t="n">
-[...3 lines deleted...]
-        <v>0.9945945945945946</v>
+      <c r="F14" s="11">
+        <f>C14-E14</f>
+        <v/>
+      </c>
+      <c r="G14" s="12">
+        <f>IF(C14=0,"",E14/C14)</f>
+        <v/>
       </c>
       <c r="H14" s="10" t="inlineStr">
         <is>
           <t>Steel tonnage close to estimate; one plate re-order</t>
         </is>
       </c>
     </row>
     <row r="15" ht="30" customHeight="1">
       <c r="A15" s="13" t="inlineStr">
         <is>
           <t>2.0</t>
         </is>
       </c>
       <c r="B15" s="14" t="inlineStr">
         <is>
           <t>Machinery &amp; Propulsion</t>
         </is>
       </c>
       <c r="C15" s="15" t="n">
         <v>4810000</v>
       </c>
       <c r="D15" s="15" t="n">
         <v>4900000</v>
       </c>
       <c r="E15" s="15" t="n">
         <v>3150000</v>
       </c>
-      <c r="F15" s="15" t="n">
-[...3 lines deleted...]
-        <v>0.6548856548856549</v>
+      <c r="F15" s="15">
+        <f>C15-E15</f>
+        <v/>
+      </c>
+      <c r="G15" s="16">
+        <f>IF(C15=0,"",E15/C15)</f>
+        <v/>
       </c>
       <c r="H15" s="14" t="inlineStr">
         <is>
           <t>Main engine + gearbox POs placed, progress payments ongoing</t>
         </is>
       </c>
     </row>
     <row r="16" ht="30" customHeight="1">
       <c r="A16" s="9" t="inlineStr">
         <is>
           <t>3.0</t>
         </is>
       </c>
       <c r="B16" s="10" t="inlineStr">
         <is>
           <t>Outfitting (Deck / Accommodation / HVAC)</t>
         </is>
       </c>
       <c r="C16" s="11" t="n">
         <v>3515000</v>
       </c>
       <c r="D16" s="11" t="n">
         <v>3400000</v>
       </c>
       <c r="E16" s="11" t="n">
         <v>1750000</v>
       </c>
-      <c r="F16" s="11" t="n">
-[...3 lines deleted...]
-        <v>0.4978662873399716</v>
+      <c r="F16" s="11">
+        <f>C16-E16</f>
+        <v/>
+      </c>
+      <c r="G16" s="12">
+        <f>IF(C16=0,"",E16/C16)</f>
+        <v/>
       </c>
       <c r="H16" s="10" t="inlineStr">
         <is>
           <t>Accommodation outfitting starting this quarter</t>
         </is>
       </c>
     </row>
     <row r="17" ht="30" customHeight="1">
       <c r="A17" s="13" t="inlineStr">
         <is>
           <t>4.0</t>
         </is>
       </c>
       <c r="B17" s="14" t="inlineStr">
         <is>
           <t>Electrical &amp; Automation</t>
         </is>
       </c>
       <c r="C17" s="15" t="n">
         <v>1480000</v>
       </c>
       <c r="D17" s="15" t="n">
         <v>1510000</v>
       </c>
       <c r="E17" s="15" t="n">
         <v>890000</v>
       </c>
-      <c r="F17" s="15" t="n">
-[...3 lines deleted...]
-        <v>0.6013513513513513</v>
+      <c r="F17" s="15">
+        <f>C17-E17</f>
+        <v/>
+      </c>
+      <c r="G17" s="16">
+        <f>IF(C17=0,"",E17/C17)</f>
+        <v/>
       </c>
       <c r="H17" s="14" t="inlineStr">
         <is>
           <t>Switchboard package slightly over original estimate</t>
         </is>
       </c>
     </row>
     <row r="18" ht="30" customHeight="1">
       <c r="A18" s="9" t="inlineStr">
         <is>
           <t>5.0</t>
         </is>
       </c>
       <c r="B18" s="10" t="inlineStr">
         <is>
           <t>Painting &amp; Coating</t>
         </is>
       </c>
       <c r="C18" s="11" t="n">
         <v>740000</v>
       </c>
       <c r="D18" s="11" t="n">
         <v>700000</v>
       </c>
       <c r="E18" s="11" t="n">
         <v>260000</v>
       </c>
-      <c r="F18" s="11" t="n">
-[...3 lines deleted...]
-        <v>0.3513513513513514</v>
+      <c r="F18" s="11">
+        <f>C18-E18</f>
+        <v/>
+      </c>
+      <c r="G18" s="12">
+        <f>IF(C18=0,"",E18/C18)</f>
+        <v/>
       </c>
       <c r="H18" s="10" t="inlineStr">
         <is>
           <t>Coating system supplier confirmed, blast stage in progress</t>
         </is>
       </c>
     </row>
     <row r="19" ht="30" customHeight="1">
       <c r="A19" s="13" t="inlineStr">
         <is>
           <t>6.0</t>
         </is>
       </c>
       <c r="B19" s="14" t="inlineStr">
         <is>
           <t>Owner Furnished Equipment – Interface &amp; Install</t>
         </is>
       </c>
       <c r="C19" s="15" t="n">
         <v>740000</v>
       </c>
       <c r="D19" s="15" t="n">
         <v>740000</v>
       </c>
       <c r="E19" s="15" t="n">
         <v>90000</v>
       </c>
-      <c r="F19" s="15" t="n">
-[...3 lines deleted...]
-        <v>0.1216216216216216</v>
+      <c r="F19" s="15">
+        <f>C19-E19</f>
+        <v/>
+      </c>
+      <c r="G19" s="16">
+        <f>IF(C19=0,"",E19/C19)</f>
+        <v/>
       </c>
       <c r="H19" s="14" t="inlineStr">
         <is>
           <t>Installation labor only; equipment supplied by Owner</t>
         </is>
       </c>
     </row>
     <row r="20" ht="30" customHeight="1">
       <c r="A20" s="9" t="inlineStr">
         <is>
           <t>7.0</t>
         </is>
       </c>
       <c r="B20" s="10" t="inlineStr">
         <is>
           <t>Class &amp; Certification</t>
         </is>
       </c>
       <c r="C20" s="11" t="n">
         <v>370000</v>
       </c>
       <c r="D20" s="11" t="n">
         <v>370000</v>
       </c>
       <c r="E20" s="11" t="n">
         <v>240000</v>
       </c>
-      <c r="F20" s="11" t="n">
-[...3 lines deleted...]
-        <v>0.6486486486486487</v>
+      <c r="F20" s="11">
+        <f>C20-E20</f>
+        <v/>
+      </c>
+      <c r="G20" s="12">
+        <f>IF(C20=0,"",E20/C20)</f>
+        <v/>
       </c>
       <c r="H20" s="10" t="inlineStr">
         <is>
           <t>Class fees + periodic survey costs</t>
         </is>
       </c>
     </row>
     <row r="21" ht="30" customHeight="1">
       <c r="A21" s="13" t="inlineStr">
         <is>
           <t>8.0</t>
         </is>
       </c>
       <c r="B21" s="14" t="inlineStr">
         <is>
           <t>Project Management &amp; Engineering</t>
         </is>
       </c>
       <c r="C21" s="15" t="n">
         <v>1295000</v>
       </c>
       <c r="D21" s="15" t="n">
         <v>1295000</v>
       </c>
       <c r="E21" s="15" t="n">
         <v>980000</v>
       </c>
-      <c r="F21" s="15" t="n">
-[...3 lines deleted...]
-        <v>0.7567567567567568</v>
+      <c r="F21" s="15">
+        <f>C21-E21</f>
+        <v/>
+      </c>
+      <c r="G21" s="16">
+        <f>IF(C21=0,"",E21/C21)</f>
+        <v/>
       </c>
       <c r="H21" s="14" t="inlineStr">
         <is>
           <t>Basic + production design largely complete</t>
         </is>
       </c>
     </row>
     <row r="22" ht="30" customHeight="1">
       <c r="A22" s="9" t="inlineStr">
         <is>
           <t>9.0</t>
         </is>
       </c>
       <c r="B22" s="10" t="inlineStr">
         <is>
           <t>Yard Overheads &amp; Facilities</t>
         </is>
       </c>
       <c r="C22" s="11" t="n">
         <v>925000</v>
       </c>
       <c r="D22" s="11" t="n">
         <v>925000</v>
       </c>
       <c r="E22" s="11" t="n">
         <v>610000</v>
       </c>
-      <c r="F22" s="11" t="n">
-[...3 lines deleted...]
-        <v>0.6594594594594595</v>
+      <c r="F22" s="11">
+        <f>C22-E22</f>
+        <v/>
+      </c>
+      <c r="G22" s="12">
+        <f>IF(C22=0,"",E22/C22)</f>
+        <v/>
       </c>
       <c r="H22" s="10" t="inlineStr">
         <is>
           <t>Dock/crane time and yard services allocation</t>
         </is>
       </c>
     </row>
     <row r="23" ht="30" customHeight="1">
       <c r="A23" s="13" t="inlineStr">
         <is>
           <t>10.0</t>
         </is>
       </c>
       <c r="B23" s="14" t="inlineStr">
         <is>
           <t>Contingency &amp; Risk Reserve</t>
         </is>
       </c>
       <c r="C23" s="15" t="n">
         <v>925000</v>
       </c>
       <c r="D23" s="15" t="n">
         <v>0</v>
       </c>
       <c r="E23" s="15" t="n">
         <v>45000</v>
       </c>
-      <c r="F23" s="15" t="n">
-[...3 lines deleted...]
-        <v>0.04864864864864865</v>
+      <c r="F23" s="15">
+        <f>C23-E23</f>
+        <v/>
+      </c>
+      <c r="G23" s="16">
+        <f>IF(C23=0,"",E23/C23)</f>
+        <v/>
       </c>
       <c r="H23" s="14" t="inlineStr">
         <is>
           <t>Drawdown for one approved variation order</t>
         </is>
       </c>
     </row>
     <row r="24" ht="22" customHeight="1">
       <c r="A24" s="17" t="inlineStr"/>
       <c r="B24" s="17" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="C24" s="18">
         <f>SUM(C14:C23)</f>
         <v/>
       </c>
       <c r="D24" s="18">
         <f>SUM(D14:D23)</f>
         <v/>
       </c>
       <c r="E24" s="18">
         <f>SUM(E14:E23)</f>
         <v/>