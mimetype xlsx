--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -15,52 +15,52 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Berth Planner" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Berth Planner'!$1:$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
-    <numFmt numFmtId="165" formatCode="dd mmm yyyy"/>
+    <numFmt numFmtId="164" formatCode="dd mmm yyyy"/>
+    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd-mmm-yy"/>
   </numFmts>
   <fonts count="13">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="FF8A97A6"/>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="15"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="FFBFD9EE"/>
       <sz val="10"/>
     </font>
@@ -119,143 +119,193 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE8772E"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0E2A47"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF143A61"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAF3FB"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDCE3EB"/>
       </left>
       <right style="thin">
         <color rgb="FFDCE3EB"/>
       </right>
       <top style="thin">
         <color rgb="FFDCE3EB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDCE3EB"/>
       </bottom>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="26">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="1" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF1C6FB8"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8772E"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF2E9E6B"/>
         </patternFill>
       </fill>
@@ -347,50 +397,53 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <oneCellAnchor>
     <from>
       <col>0</col>
       <colOff>0</colOff>
       <row>0</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="1444869" cy="323850"/>
     <pic>
       <nvPicPr>
         <cNvPr id="1" name="Image 1" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:prstDash val="solid"/>
+        </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -650,52 +703,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:BG34"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="7" ySplit="12" topLeftCell="H13" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="topRight" activeCell="A1" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="24" customWidth="1" min="1" max="1"/>
     <col width="22" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="9" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="11" customWidth="1" min="7" max="7"/>
     <col width="2.6" customWidth="1" min="8" max="8"/>
     <col width="2.6" customWidth="1" min="9" max="9"/>
     <col width="2.6" customWidth="1" min="10" max="10"/>
     <col width="2.6" customWidth="1" min="11" max="11"/>
     <col width="2.6" customWidth="1" min="12" max="12"/>
     <col width="2.6" customWidth="1" min="13" max="13"/>
     <col width="2.6" customWidth="1" min="14" max="14"/>
     <col width="2.6" customWidth="1" min="15" max="15"/>
     <col width="2.6" customWidth="1" min="16" max="16"/>
     <col width="2.6" customWidth="1" min="17" max="17"/>
     <col width="2.6" customWidth="1" min="18" max="18"/>
     <col width="2.6" customWidth="1" min="19" max="19"/>
     <col width="2.6" customWidth="1" min="20" max="20"/>
@@ -720,366 +773,329 @@
     <col width="2.6" customWidth="1" min="39" max="39"/>
     <col width="2.6" customWidth="1" min="40" max="40"/>
     <col width="2.6" customWidth="1" min="41" max="41"/>
     <col width="2.6" customWidth="1" min="42" max="42"/>
     <col width="2.6" customWidth="1" min="43" max="43"/>
     <col width="2.6" customWidth="1" min="44" max="44"/>
     <col width="2.6" customWidth="1" min="45" max="45"/>
     <col width="2.6" customWidth="1" min="46" max="46"/>
     <col width="2.6" customWidth="1" min="47" max="47"/>
     <col width="2.6" customWidth="1" min="48" max="48"/>
     <col width="2.6" customWidth="1" min="49" max="49"/>
     <col width="2.6" customWidth="1" min="50" max="50"/>
     <col width="2.6" customWidth="1" min="51" max="51"/>
     <col width="2.6" customWidth="1" min="52" max="52"/>
     <col width="2.6" customWidth="1" min="53" max="53"/>
     <col width="2.6" customWidth="1" min="54" max="54"/>
     <col width="2.6" customWidth="1" min="55" max="55"/>
     <col width="2.6" customWidth="1" min="56" max="56"/>
     <col width="2.6" customWidth="1" min="57" max="57"/>
     <col width="2.6" customWidth="1" min="58" max="58"/>
     <col width="2.6" customWidth="1" min="59" max="59"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="n"/>
-      <c r="B1" s="1" t="n"/>
-[...50 lines deleted...]
-      <c r="BA1" s="1" t="n"/>
       <c r="BB1" s="2" t="inlineStr">
         <is>
           <t>TPL-BERTH-01</t>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1">
       <c r="A2" s="3" t="n"/>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Dock / Berth Occupancy Planner</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Free PM Templates &amp; Documents for Shipyard Newbuild Projects  ·  Interactive — edit Start Date or Duration and the occupancy bar moves, so double-bookings show up immediately</t>
         </is>
       </c>
     </row>
     <row r="5" ht="6" customHeight="1"/>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>Shipyard</t>
         </is>
       </c>
+      <c r="B6" s="26" t="n"/>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>[ Enter yard name ]</t>
         </is>
       </c>
+      <c r="D6" s="27" t="n"/>
+      <c r="E6" s="27" t="n"/>
+      <c r="F6" s="27" t="n"/>
+      <c r="G6" s="26" t="n"/>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Planning Period Start (editable — shifts the whole planner)</t>
         </is>
       </c>
-      <c r="C7" s="8" t="n">
+      <c r="B7" s="26" t="n"/>
+      <c r="C7" s="28" t="n">
         <v>46027</v>
       </c>
+      <c r="D7" s="27" t="n"/>
+      <c r="E7" s="27" t="n"/>
+      <c r="F7" s="27" t="n"/>
+      <c r="G7" s="26" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Planning Horizon</t>
         </is>
       </c>
+      <c r="B8" s="26" t="n"/>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>52 weeks (1 year)</t>
         </is>
       </c>
+      <c r="D8" s="27" t="n"/>
+      <c r="E8" s="27" t="n"/>
+      <c r="F8" s="27" t="n"/>
+      <c r="G8" s="26" t="n"/>
     </row>
     <row r="11" hidden="1">
-      <c r="H11" s="9">
+      <c r="H11" s="29">
         <f>$C$7+0</f>
         <v/>
       </c>
-      <c r="I11" s="9">
+      <c r="I11" s="29">
         <f>$C$7+7</f>
         <v/>
       </c>
-      <c r="J11" s="9">
+      <c r="J11" s="29">
         <f>$C$7+14</f>
         <v/>
       </c>
-      <c r="K11" s="9">
+      <c r="K11" s="29">
         <f>$C$7+21</f>
         <v/>
       </c>
-      <c r="L11" s="9">
+      <c r="L11" s="29">
         <f>$C$7+28</f>
         <v/>
       </c>
-      <c r="M11" s="9">
+      <c r="M11" s="29">
         <f>$C$7+35</f>
         <v/>
       </c>
-      <c r="N11" s="9">
+      <c r="N11" s="29">
         <f>$C$7+42</f>
         <v/>
       </c>
-      <c r="O11" s="9">
+      <c r="O11" s="29">
         <f>$C$7+49</f>
         <v/>
       </c>
-      <c r="P11" s="9">
+      <c r="P11" s="29">
         <f>$C$7+56</f>
         <v/>
       </c>
-      <c r="Q11" s="9">
+      <c r="Q11" s="29">
         <f>$C$7+63</f>
         <v/>
       </c>
-      <c r="R11" s="9">
+      <c r="R11" s="29">
         <f>$C$7+70</f>
         <v/>
       </c>
-      <c r="S11" s="9">
+      <c r="S11" s="29">
         <f>$C$7+77</f>
         <v/>
       </c>
-      <c r="T11" s="9">
+      <c r="T11" s="29">
         <f>$C$7+84</f>
         <v/>
       </c>
-      <c r="U11" s="9">
+      <c r="U11" s="29">
         <f>$C$7+91</f>
         <v/>
       </c>
-      <c r="V11" s="9">
+      <c r="V11" s="29">
         <f>$C$7+98</f>
         <v/>
       </c>
-      <c r="W11" s="9">
+      <c r="W11" s="29">
         <f>$C$7+105</f>
         <v/>
       </c>
-      <c r="X11" s="9">
+      <c r="X11" s="29">
         <f>$C$7+112</f>
         <v/>
       </c>
-      <c r="Y11" s="9">
+      <c r="Y11" s="29">
         <f>$C$7+119</f>
         <v/>
       </c>
-      <c r="Z11" s="9">
+      <c r="Z11" s="29">
         <f>$C$7+126</f>
         <v/>
       </c>
-      <c r="AA11" s="9">
+      <c r="AA11" s="29">
         <f>$C$7+133</f>
         <v/>
       </c>
-      <c r="AB11" s="9">
+      <c r="AB11" s="29">
         <f>$C$7+140</f>
         <v/>
       </c>
-      <c r="AC11" s="9">
+      <c r="AC11" s="29">
         <f>$C$7+147</f>
         <v/>
       </c>
-      <c r="AD11" s="9">
+      <c r="AD11" s="29">
         <f>$C$7+154</f>
         <v/>
       </c>
-      <c r="AE11" s="9">
+      <c r="AE11" s="29">
         <f>$C$7+161</f>
         <v/>
       </c>
-      <c r="AF11" s="9">
+      <c r="AF11" s="29">
         <f>$C$7+168</f>
         <v/>
       </c>
-      <c r="AG11" s="9">
+      <c r="AG11" s="29">
         <f>$C$7+175</f>
         <v/>
       </c>
-      <c r="AH11" s="9">
+      <c r="AH11" s="29">
         <f>$C$7+182</f>
         <v/>
       </c>
-      <c r="AI11" s="9">
+      <c r="AI11" s="29">
         <f>$C$7+189</f>
         <v/>
       </c>
-      <c r="AJ11" s="9">
+      <c r="AJ11" s="29">
         <f>$C$7+196</f>
         <v/>
       </c>
-      <c r="AK11" s="9">
+      <c r="AK11" s="29">
         <f>$C$7+203</f>
         <v/>
       </c>
-      <c r="AL11" s="9">
+      <c r="AL11" s="29">
         <f>$C$7+210</f>
         <v/>
       </c>
-      <c r="AM11" s="9">
+      <c r="AM11" s="29">
         <f>$C$7+217</f>
         <v/>
       </c>
-      <c r="AN11" s="9">
+      <c r="AN11" s="29">
         <f>$C$7+224</f>
         <v/>
       </c>
-      <c r="AO11" s="9">
+      <c r="AO11" s="29">
         <f>$C$7+231</f>
         <v/>
       </c>
-      <c r="AP11" s="9">
+      <c r="AP11" s="29">
         <f>$C$7+238</f>
         <v/>
       </c>
-      <c r="AQ11" s="9">
+      <c r="AQ11" s="29">
         <f>$C$7+245</f>
         <v/>
       </c>
-      <c r="AR11" s="9">
+      <c r="AR11" s="29">
         <f>$C$7+252</f>
         <v/>
       </c>
-      <c r="AS11" s="9">
+      <c r="AS11" s="29">
         <f>$C$7+259</f>
         <v/>
       </c>
-      <c r="AT11" s="9">
+      <c r="AT11" s="29">
         <f>$C$7+266</f>
         <v/>
       </c>
-      <c r="AU11" s="9">
+      <c r="AU11" s="29">
         <f>$C$7+273</f>
         <v/>
       </c>
-      <c r="AV11" s="9">
+      <c r="AV11" s="29">
         <f>$C$7+280</f>
         <v/>
       </c>
-      <c r="AW11" s="9">
+      <c r="AW11" s="29">
         <f>$C$7+287</f>
         <v/>
       </c>
-      <c r="AX11" s="9">
+      <c r="AX11" s="29">
         <f>$C$7+294</f>
         <v/>
       </c>
-      <c r="AY11" s="9">
+      <c r="AY11" s="29">
         <f>$C$7+301</f>
         <v/>
       </c>
-      <c r="AZ11" s="9">
+      <c r="AZ11" s="29">
         <f>$C$7+308</f>
         <v/>
       </c>
-      <c r="BA11" s="9">
+      <c r="BA11" s="29">
         <f>$C$7+315</f>
         <v/>
       </c>
-      <c r="BB11" s="9">
+      <c r="BB11" s="29">
         <f>$C$7+322</f>
         <v/>
       </c>
-      <c r="BC11" s="9">
+      <c r="BC11" s="29">
         <f>$C$7+329</f>
         <v/>
       </c>
-      <c r="BD11" s="9">
+      <c r="BD11" s="29">
         <f>$C$7+336</f>
         <v/>
       </c>
-      <c r="BE11" s="9">
+      <c r="BE11" s="29">
         <f>$C$7+343</f>
         <v/>
       </c>
-      <c r="BF11" s="9">
+      <c r="BF11" s="29">
         <f>$C$7+350</f>
         <v/>
       </c>
-      <c r="BG11" s="9">
+      <c r="BG11" s="29">
         <f>$C$7+357</f>
         <v/>
       </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="10" t="inlineStr">
         <is>
           <t>Vessel / Hull No.</t>
         </is>
       </c>
       <c r="B12" s="10" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
       <c r="C12" s="10" t="inlineStr">
         <is>
           <t>Purpose</t>
         </is>
       </c>
       <c r="D12" s="10" t="inlineStr">
         <is>
           <t>Duration
 (days)</t>
         </is>
@@ -1344,56 +1360,56 @@
           <t>W49</t>
         </is>
       </c>
       <c r="BE12" s="11" t="inlineStr">
         <is>
           <t>W50</t>
         </is>
       </c>
       <c r="BF12" s="11" t="inlineStr">
         <is>
           <t>W51</t>
         </is>
       </c>
       <c r="BG12" s="11" t="inlineStr">
         <is>
           <t>W52</t>
         </is>
       </c>
     </row>
     <row r="13" ht="15" customHeight="1">
       <c r="A13" s="12" t="inlineStr">
         <is>
           <t>Dry Dock 1</t>
         </is>
       </c>
-      <c r="B13" s="13" t="n"/>
-[...4 lines deleted...]
-      <c r="G13" s="14" t="n"/>
+      <c r="B13" s="27" t="n"/>
+      <c r="C13" s="27" t="n"/>
+      <c r="D13" s="27" t="n"/>
+      <c r="E13" s="27" t="n"/>
+      <c r="F13" s="27" t="n"/>
+      <c r="G13" s="26" t="n"/>
       <c r="H13" s="15" t="n"/>
       <c r="I13" s="15" t="n"/>
       <c r="J13" s="15" t="n"/>
       <c r="K13" s="15" t="n"/>
       <c r="L13" s="15" t="n"/>
       <c r="M13" s="15" t="n"/>
       <c r="N13" s="15" t="n"/>
       <c r="O13" s="15" t="n"/>
       <c r="P13" s="15" t="n"/>
       <c r="Q13" s="15" t="n"/>
       <c r="R13" s="15" t="n"/>
       <c r="S13" s="15" t="n"/>
       <c r="T13" s="15" t="n"/>
       <c r="U13" s="15" t="n"/>
       <c r="V13" s="15" t="n"/>
       <c r="W13" s="15" t="n"/>
       <c r="X13" s="15" t="n"/>
       <c r="Y13" s="15" t="n"/>
       <c r="Z13" s="15" t="n"/>
       <c r="AA13" s="15" t="n"/>
       <c r="AB13" s="15" t="n"/>
       <c r="AC13" s="15" t="n"/>
       <c r="AD13" s="15" t="n"/>
       <c r="AE13" s="15" t="n"/>
       <c r="AF13" s="15" t="n"/>
@@ -1411,60 +1427,60 @@
       <c r="AR13" s="15" t="n"/>
       <c r="AS13" s="15" t="n"/>
       <c r="AT13" s="15" t="n"/>
       <c r="AU13" s="15" t="n"/>
       <c r="AV13" s="15" t="n"/>
       <c r="AW13" s="15" t="n"/>
       <c r="AX13" s="15" t="n"/>
       <c r="AY13" s="15" t="n"/>
       <c r="AZ13" s="15" t="n"/>
       <c r="BA13" s="15" t="n"/>
       <c r="BB13" s="15" t="n"/>
       <c r="BC13" s="15" t="n"/>
       <c r="BD13" s="15" t="n"/>
       <c r="BE13" s="15" t="n"/>
       <c r="BF13" s="15" t="n"/>
       <c r="BG13" s="15" t="n"/>
     </row>
     <row r="14" ht="24" customHeight="1">
       <c r="A14" s="16" t="inlineStr">
         <is>
           <t>Hull 214 – "Atlas OPV"</t>
         </is>
       </c>
       <c r="B14" s="16" t="inlineStr">
         <is>
-          <t>Turkish Coast Guard</t>
+          <t>Harbour Patrol Authority</t>
         </is>
       </c>
       <c r="C14" s="17" t="inlineStr">
         <is>
           <t>New Construction</t>
         </is>
       </c>
       <c r="D14" s="18" t="n">
-        <v>322</v>
+        <v>210</v>
       </c>
       <c r="E14" s="19" t="n">
         <v>46027</v>
       </c>
       <c r="F14" s="19">
         <f>E14+D14-1</f>
         <v/>
       </c>
       <c r="G14" s="17" t="inlineStr">
         <is>
           <t>In Progress</t>
         </is>
       </c>
       <c r="H14" s="20" t="n"/>
       <c r="I14" s="20" t="n"/>
       <c r="J14" s="20" t="n"/>
       <c r="K14" s="20" t="n"/>
       <c r="L14" s="20" t="n"/>
       <c r="M14" s="20" t="n"/>
       <c r="N14" s="20" t="n"/>
       <c r="O14" s="20" t="n"/>
       <c r="P14" s="20" t="n"/>
       <c r="Q14" s="20" t="n"/>
       <c r="R14" s="20" t="n"/>
       <c r="S14" s="20" t="n"/>
@@ -1577,56 +1593,56 @@
       <c r="AP15" s="20" t="n"/>
       <c r="AQ15" s="20" t="n"/>
       <c r="AR15" s="20" t="n"/>
       <c r="AS15" s="20" t="n"/>
       <c r="AT15" s="20" t="n"/>
       <c r="AU15" s="20" t="n"/>
       <c r="AV15" s="20" t="n"/>
       <c r="AW15" s="20" t="n"/>
       <c r="AX15" s="20" t="n"/>
       <c r="AY15" s="20" t="n"/>
       <c r="AZ15" s="20" t="n"/>
       <c r="BA15" s="20" t="n"/>
       <c r="BB15" s="20" t="n"/>
       <c r="BC15" s="20" t="n"/>
       <c r="BD15" s="20" t="n"/>
       <c r="BE15" s="20" t="n"/>
       <c r="BF15" s="20" t="n"/>
       <c r="BG15" s="20" t="n"/>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="16" t="inlineStr">
         <is>
           <t>Dry Dock 2</t>
         </is>
       </c>
-      <c r="B16" s="16" t="n"/>
-[...4 lines deleted...]
-      <c r="G16" s="17" t="n"/>
+      <c r="B16" s="27" t="n"/>
+      <c r="C16" s="27" t="n"/>
+      <c r="D16" s="27" t="n"/>
+      <c r="E16" s="27" t="n"/>
+      <c r="F16" s="27" t="n"/>
+      <c r="G16" s="26" t="n"/>
       <c r="H16" s="15" t="n"/>
       <c r="I16" s="15" t="n"/>
       <c r="J16" s="15" t="n"/>
       <c r="K16" s="15" t="n"/>
       <c r="L16" s="15" t="n"/>
       <c r="M16" s="15" t="n"/>
       <c r="N16" s="15" t="n"/>
       <c r="O16" s="15" t="n"/>
       <c r="P16" s="15" t="n"/>
       <c r="Q16" s="15" t="n"/>
       <c r="R16" s="15" t="n"/>
       <c r="S16" s="15" t="n"/>
       <c r="T16" s="15" t="n"/>
       <c r="U16" s="15" t="n"/>
       <c r="V16" s="15" t="n"/>
       <c r="W16" s="15" t="n"/>
       <c r="X16" s="15" t="n"/>
       <c r="Y16" s="15" t="n"/>
       <c r="Z16" s="15" t="n"/>
       <c r="AA16" s="15" t="n"/>
       <c r="AB16" s="15" t="n"/>
       <c r="AC16" s="15" t="n"/>
       <c r="AD16" s="15" t="n"/>
       <c r="AE16" s="15" t="n"/>
       <c r="AF16" s="15" t="n"/>
@@ -1894,56 +1910,56 @@
       <c r="AP19" s="20" t="n"/>
       <c r="AQ19" s="20" t="n"/>
       <c r="AR19" s="20" t="n"/>
       <c r="AS19" s="20" t="n"/>
       <c r="AT19" s="20" t="n"/>
       <c r="AU19" s="20" t="n"/>
       <c r="AV19" s="20" t="n"/>
       <c r="AW19" s="20" t="n"/>
       <c r="AX19" s="20" t="n"/>
       <c r="AY19" s="20" t="n"/>
       <c r="AZ19" s="20" t="n"/>
       <c r="BA19" s="20" t="n"/>
       <c r="BB19" s="20" t="n"/>
       <c r="BC19" s="20" t="n"/>
       <c r="BD19" s="20" t="n"/>
       <c r="BE19" s="20" t="n"/>
       <c r="BF19" s="20" t="n"/>
       <c r="BG19" s="20" t="n"/>
     </row>
     <row r="20" ht="15" customHeight="1">
       <c r="A20" s="16" t="inlineStr">
         <is>
           <t>Outfitting Quay A</t>
         </is>
       </c>
-      <c r="B20" s="16" t="n"/>
-[...4 lines deleted...]
-      <c r="G20" s="17" t="n"/>
+      <c r="B20" s="27" t="n"/>
+      <c r="C20" s="27" t="n"/>
+      <c r="D20" s="27" t="n"/>
+      <c r="E20" s="27" t="n"/>
+      <c r="F20" s="27" t="n"/>
+      <c r="G20" s="26" t="n"/>
       <c r="H20" s="15" t="n"/>
       <c r="I20" s="15" t="n"/>
       <c r="J20" s="15" t="n"/>
       <c r="K20" s="15" t="n"/>
       <c r="L20" s="15" t="n"/>
       <c r="M20" s="15" t="n"/>
       <c r="N20" s="15" t="n"/>
       <c r="O20" s="15" t="n"/>
       <c r="P20" s="15" t="n"/>
       <c r="Q20" s="15" t="n"/>
       <c r="R20" s="15" t="n"/>
       <c r="S20" s="15" t="n"/>
       <c r="T20" s="15" t="n"/>
       <c r="U20" s="15" t="n"/>
       <c r="V20" s="15" t="n"/>
       <c r="W20" s="15" t="n"/>
       <c r="X20" s="15" t="n"/>
       <c r="Y20" s="15" t="n"/>
       <c r="Z20" s="15" t="n"/>
       <c r="AA20" s="15" t="n"/>
       <c r="AB20" s="15" t="n"/>
       <c r="AC20" s="15" t="n"/>
       <c r="AD20" s="15" t="n"/>
       <c r="AE20" s="15" t="n"/>
       <c r="AF20" s="15" t="n"/>
@@ -2045,51 +2061,51 @@
       <c r="AR21" s="20" t="n"/>
       <c r="AS21" s="20" t="n"/>
       <c r="AT21" s="20" t="n"/>
       <c r="AU21" s="20" t="n"/>
       <c r="AV21" s="20" t="n"/>
       <c r="AW21" s="20" t="n"/>
       <c r="AX21" s="20" t="n"/>
       <c r="AY21" s="20" t="n"/>
       <c r="AZ21" s="20" t="n"/>
       <c r="BA21" s="20" t="n"/>
       <c r="BB21" s="20" t="n"/>
       <c r="BC21" s="20" t="n"/>
       <c r="BD21" s="20" t="n"/>
       <c r="BE21" s="20" t="n"/>
       <c r="BF21" s="20" t="n"/>
       <c r="BG21" s="20" t="n"/>
     </row>
     <row r="22" ht="24" customHeight="1">
       <c r="A22" s="16" t="inlineStr">
         <is>
           <t>Hull 214 – "Atlas OPV"</t>
         </is>
       </c>
       <c r="B22" s="16" t="inlineStr">
         <is>
-          <t>Turkish Coast Guard</t>
+          <t>Harbour Patrol Authority</t>
         </is>
       </c>
       <c r="C22" s="17" t="inlineStr">
         <is>
           <t>Outfitting</t>
         </is>
       </c>
       <c r="D22" s="18" t="n">
         <v>126</v>
       </c>
       <c r="E22" s="19" t="n">
         <v>46237</v>
       </c>
       <c r="F22" s="19">
         <f>E22+D22-1</f>
         <v/>
       </c>
       <c r="G22" s="17" t="inlineStr">
         <is>
           <t>Planned</t>
         </is>
       </c>
       <c r="H22" s="20" t="n"/>
       <c r="I22" s="20" t="n"/>
       <c r="J22" s="20" t="n"/>
@@ -2127,56 +2143,56 @@
       <c r="AP22" s="20" t="n"/>
       <c r="AQ22" s="20" t="n"/>
       <c r="AR22" s="20" t="n"/>
       <c r="AS22" s="20" t="n"/>
       <c r="AT22" s="20" t="n"/>
       <c r="AU22" s="20" t="n"/>
       <c r="AV22" s="20" t="n"/>
       <c r="AW22" s="20" t="n"/>
       <c r="AX22" s="20" t="n"/>
       <c r="AY22" s="20" t="n"/>
       <c r="AZ22" s="20" t="n"/>
       <c r="BA22" s="20" t="n"/>
       <c r="BB22" s="20" t="n"/>
       <c r="BC22" s="20" t="n"/>
       <c r="BD22" s="20" t="n"/>
       <c r="BE22" s="20" t="n"/>
       <c r="BF22" s="20" t="n"/>
       <c r="BG22" s="20" t="n"/>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="12" t="inlineStr">
         <is>
           <t>Outfitting Quay B</t>
         </is>
       </c>
-      <c r="B23" s="13" t="n"/>
-[...4 lines deleted...]
-      <c r="G23" s="14" t="n"/>
+      <c r="B23" s="27" t="n"/>
+      <c r="C23" s="27" t="n"/>
+      <c r="D23" s="27" t="n"/>
+      <c r="E23" s="27" t="n"/>
+      <c r="F23" s="27" t="n"/>
+      <c r="G23" s="26" t="n"/>
       <c r="H23" s="15" t="n"/>
       <c r="I23" s="15" t="n"/>
       <c r="J23" s="15" t="n"/>
       <c r="K23" s="15" t="n"/>
       <c r="L23" s="15" t="n"/>
       <c r="M23" s="15" t="n"/>
       <c r="N23" s="15" t="n"/>
       <c r="O23" s="15" t="n"/>
       <c r="P23" s="15" t="n"/>
       <c r="Q23" s="15" t="n"/>
       <c r="R23" s="15" t="n"/>
       <c r="S23" s="15" t="n"/>
       <c r="T23" s="15" t="n"/>
       <c r="U23" s="15" t="n"/>
       <c r="V23" s="15" t="n"/>
       <c r="W23" s="15" t="n"/>
       <c r="X23" s="15" t="n"/>
       <c r="Y23" s="15" t="n"/>
       <c r="Z23" s="15" t="n"/>
       <c r="AA23" s="15" t="n"/>
       <c r="AB23" s="15" t="n"/>
       <c r="AC23" s="15" t="n"/>
       <c r="AD23" s="15" t="n"/>
       <c r="AE23" s="15" t="n"/>
       <c r="AF23" s="15" t="n"/>
@@ -2276,56 +2292,56 @@
       <c r="AP24" s="20" t="n"/>
       <c r="AQ24" s="20" t="n"/>
       <c r="AR24" s="20" t="n"/>
       <c r="AS24" s="20" t="n"/>
       <c r="AT24" s="20" t="n"/>
       <c r="AU24" s="20" t="n"/>
       <c r="AV24" s="20" t="n"/>
       <c r="AW24" s="20" t="n"/>
       <c r="AX24" s="20" t="n"/>
       <c r="AY24" s="20" t="n"/>
       <c r="AZ24" s="20" t="n"/>
       <c r="BA24" s="20" t="n"/>
       <c r="BB24" s="20" t="n"/>
       <c r="BC24" s="20" t="n"/>
       <c r="BD24" s="20" t="n"/>
       <c r="BE24" s="20" t="n"/>
       <c r="BF24" s="20" t="n"/>
       <c r="BG24" s="20" t="n"/>
     </row>
     <row r="25" ht="15" customHeight="1">
       <c r="A25" s="12" t="inlineStr">
         <is>
           <t>Repair Berth</t>
         </is>
       </c>
-      <c r="B25" s="13" t="n"/>
-[...4 lines deleted...]
-      <c r="G25" s="14" t="n"/>
+      <c r="B25" s="27" t="n"/>
+      <c r="C25" s="27" t="n"/>
+      <c r="D25" s="27" t="n"/>
+      <c r="E25" s="27" t="n"/>
+      <c r="F25" s="27" t="n"/>
+      <c r="G25" s="26" t="n"/>
       <c r="H25" s="15" t="n"/>
       <c r="I25" s="15" t="n"/>
       <c r="J25" s="15" t="n"/>
       <c r="K25" s="15" t="n"/>
       <c r="L25" s="15" t="n"/>
       <c r="M25" s="15" t="n"/>
       <c r="N25" s="15" t="n"/>
       <c r="O25" s="15" t="n"/>
       <c r="P25" s="15" t="n"/>
       <c r="Q25" s="15" t="n"/>
       <c r="R25" s="15" t="n"/>
       <c r="S25" s="15" t="n"/>
       <c r="T25" s="15" t="n"/>
       <c r="U25" s="15" t="n"/>
       <c r="V25" s="15" t="n"/>
       <c r="W25" s="15" t="n"/>
       <c r="X25" s="15" t="n"/>
       <c r="Y25" s="15" t="n"/>
       <c r="Z25" s="15" t="n"/>
       <c r="AA25" s="15" t="n"/>
       <c r="AB25" s="15" t="n"/>
       <c r="AC25" s="15" t="n"/>
       <c r="AD25" s="15" t="n"/>
       <c r="AE25" s="15" t="n"/>
       <c r="AF25" s="15" t="n"/>