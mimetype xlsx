--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -15,52 +15,52 @@
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Master Schedule" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Master Schedule'!$1:$15</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
-    <numFmt numFmtId="164" formatCode="yyyy-mm-dd"/>
-    <numFmt numFmtId="165" formatCode="dd mmm yyyy"/>
+    <numFmt numFmtId="164" formatCode="dd mmm yyyy"/>
+    <numFmt numFmtId="165" formatCode="yyyy-mm-dd"/>
     <numFmt numFmtId="166" formatCode="dd-mmm-yy"/>
   </numFmts>
   <fonts count="14">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="FF8A97A6"/>
       <sz val="8"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="FFFFFFFF"/>
       <sz val="15"/>
     </font>
     <font>
       <i val="1"/>
       <color rgb="FFBFD9EE"/>
       <sz val="10"/>
     </font>
@@ -149,99 +149,143 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF1C6FB8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2E9E6B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF155A96"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF1F7A52"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC25A1B"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="2">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFDCE3EB"/>
       </left>
       <right style="thin">
         <color rgb="FFDCE3EB"/>
       </right>
       <top style="thin">
         <color rgb="FFDCE3EB"/>
       </top>
       <bottom style="thin">
         <color rgb="FFDCE3EB"/>
       </bottom>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FFDCE3EB"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFDCE3EB"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFDCE3EB"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="38">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="4" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center" textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="1" fontId="10" fillId="6" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -264,50 +308,56 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="8" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="8" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="9" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="10" fillId="10" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="10" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="164" fontId="5" fillId="2" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <dxfs count="16">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FF1C6FB8"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFBBD4EA"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFE8772E"/>
         </patternFill>
       </fill>
@@ -483,50 +533,53 @@
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <oneCellAnchor>
     <from>
       <col>0</col>
       <colOff>0</colOff>
       <row>0</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="1444869" cy="323850"/>
     <pic>
       <nvPicPr>
         <cNvPr id="1" name="Image 1" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+        <a:ln xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:prstDash val="solid"/>
+        </a:ln>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -782,56 +835,56 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:BU76"/>
+  <dimension ref="A1:BV76"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane xSplit="9" ySplit="15" topLeftCell="J16" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="topRight" activeCell="A1" sqref="A1"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="6" customWidth="1" min="1" max="1"/>
     <col width="40" customWidth="1" min="2" max="2"/>
     <col width="9" customWidth="1" min="3" max="3"/>
     <col width="8" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="10" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="9" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="2.6" customWidth="1" min="10" max="10"/>
     <col width="2.6" customWidth="1" min="11" max="11"/>
     <col width="2.6" customWidth="1" min="12" max="12"/>
     <col width="2.6" customWidth="1" min="13" max="13"/>
     <col width="2.6" customWidth="1" min="14" max="14"/>
     <col width="2.6" customWidth="1" min="15" max="15"/>
     <col width="2.6" customWidth="1" min="16" max="16"/>
     <col width="2.6" customWidth="1" min="17" max="17"/>
     <col width="2.6" customWidth="1" min="18" max="18"/>
     <col width="2.6" customWidth="1" min="19" max="19"/>
     <col width="2.6" customWidth="1" min="20" max="20"/>
@@ -866,469 +919,450 @@
     <col width="2.6" customWidth="1" min="49" max="49"/>
     <col width="2.6" customWidth="1" min="50" max="50"/>
     <col width="2.6" customWidth="1" min="51" max="51"/>
     <col width="2.6" customWidth="1" min="52" max="52"/>
     <col width="2.6" customWidth="1" min="53" max="53"/>
     <col width="2.6" customWidth="1" min="54" max="54"/>
     <col width="2.6" customWidth="1" min="55" max="55"/>
     <col width="2.6" customWidth="1" min="56" max="56"/>
     <col width="2.6" customWidth="1" min="57" max="57"/>
     <col width="2.6" customWidth="1" min="58" max="58"/>
     <col width="2.6" customWidth="1" min="59" max="59"/>
     <col width="2.6" customWidth="1" min="60" max="60"/>
     <col width="2.6" customWidth="1" min="61" max="61"/>
     <col width="2.6" customWidth="1" min="62" max="62"/>
     <col width="2.6" customWidth="1" min="63" max="63"/>
     <col width="2.6" customWidth="1" min="64" max="64"/>
     <col width="2.6" customWidth="1" min="65" max="65"/>
     <col width="2.6" customWidth="1" min="66" max="66"/>
     <col width="2.6" customWidth="1" min="67" max="67"/>
     <col width="2.6" customWidth="1" min="68" max="68"/>
     <col width="2.6" customWidth="1" min="69" max="69"/>
     <col width="2.6" customWidth="1" min="70" max="70"/>
     <col width="2.6" customWidth="1" min="71" max="71"/>
     <col width="2.6" customWidth="1" min="72" max="72"/>
     <col width="2.6" customWidth="1" min="73" max="73"/>
+    <col width="2.6" customWidth="1" min="74" max="74"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
       <c r="A1" s="1" t="n"/>
-      <c r="B1" s="1" t="n"/>
-[...64 lines deleted...]
-      <c r="BO1" s="1" t="n"/>
       <c r="BP1" s="2" t="inlineStr">
         <is>
           <t>TPL-SCHED-01</t>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1">
       <c r="A2" s="3" t="n"/>
     </row>
     <row r="3" ht="30" customHeight="1">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Newbuild Master Schedule Template</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Free PM Templates &amp; Documents for Shipyard Newbuild Projects  ·  Interactive schedule — edit Start Date, Duration or % Complete and the chart updates</t>
         </is>
       </c>
     </row>
     <row r="5" ht="6" customHeight="1"/>
     <row r="6" ht="15" customHeight="1">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>Project / Vessel Name</t>
         </is>
       </c>
+      <c r="B6" s="38" t="n"/>
       <c r="C6" s="7" t="inlineStr">
         <is>
           <t>[ Enter vessel name / hull no. ]</t>
         </is>
       </c>
+      <c r="D6" s="39" t="n"/>
+      <c r="E6" s="39" t="n"/>
+      <c r="F6" s="39" t="n"/>
+      <c r="G6" s="39" t="n"/>
+      <c r="H6" s="39" t="n"/>
+      <c r="I6" s="38" t="n"/>
     </row>
     <row r="7" ht="15" customHeight="1">
       <c r="A7" s="6" t="inlineStr">
         <is>
           <t>Shipyard</t>
         </is>
       </c>
+      <c r="B7" s="38" t="n"/>
       <c r="C7" s="7" t="inlineStr">
         <is>
           <t>[ Enter yard name ]</t>
         </is>
       </c>
+      <c r="D7" s="39" t="n"/>
+      <c r="E7" s="39" t="n"/>
+      <c r="F7" s="39" t="n"/>
+      <c r="G7" s="39" t="n"/>
+      <c r="H7" s="39" t="n"/>
+      <c r="I7" s="38" t="n"/>
     </row>
     <row r="8" ht="15" customHeight="1">
       <c r="A8" s="6" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
+      <c r="B8" s="38" t="n"/>
       <c r="C8" s="7" t="inlineStr">
         <is>
           <t>[ Enter owner / operator ]</t>
         </is>
       </c>
+      <c r="D8" s="39" t="n"/>
+      <c r="E8" s="39" t="n"/>
+      <c r="F8" s="39" t="n"/>
+      <c r="G8" s="39" t="n"/>
+      <c r="H8" s="39" t="n"/>
+      <c r="I8" s="38" t="n"/>
     </row>
     <row r="9" ht="15" customHeight="1">
       <c r="A9" s="6" t="inlineStr">
         <is>
           <t>Contract Effective Date (editable — shifts the whole chart)</t>
         </is>
       </c>
-      <c r="C9" s="8" t="n">
+      <c r="B9" s="38" t="n"/>
+      <c r="C9" s="40" t="n">
         <v>46027</v>
       </c>
+      <c r="D9" s="39" t="n"/>
+      <c r="E9" s="39" t="n"/>
+      <c r="F9" s="39" t="n"/>
+      <c r="G9" s="39" t="n"/>
+      <c r="H9" s="39" t="n"/>
+      <c r="I9" s="38" t="n"/>
     </row>
     <row r="10" ht="15" customHeight="1">
       <c r="A10" s="6" t="inlineStr">
         <is>
           <t>Class Society</t>
         </is>
       </c>
+      <c r="B10" s="38" t="n"/>
       <c r="C10" s="7" t="inlineStr">
         <is>
           <t>[ e.g. DNV / ABS / LR / BV ]</t>
         </is>
       </c>
+      <c r="D10" s="39" t="n"/>
+      <c r="E10" s="39" t="n"/>
+      <c r="F10" s="39" t="n"/>
+      <c r="G10" s="39" t="n"/>
+      <c r="H10" s="39" t="n"/>
+      <c r="I10" s="38" t="n"/>
     </row>
     <row r="11" ht="15" customHeight="1">
       <c r="A11" s="6" t="inlineStr">
         <is>
           <t>Prepared By / Date</t>
         </is>
       </c>
+      <c r="B11" s="38" t="n"/>
       <c r="C11" s="7" t="inlineStr">
         <is>
           <t>[ Name ]  /  [ Date ]</t>
         </is>
       </c>
+      <c r="D11" s="39" t="n"/>
+      <c r="E11" s="39" t="n"/>
+      <c r="F11" s="39" t="n"/>
+      <c r="G11" s="39" t="n"/>
+      <c r="H11" s="39" t="n"/>
+      <c r="I11" s="38" t="n"/>
     </row>
     <row r="14" hidden="1">
-      <c r="J14" s="9">
+      <c r="J14" s="41">
         <f>$C$9+0</f>
         <v/>
       </c>
-      <c r="K14" s="9">
+      <c r="K14" s="41">
         <f>$C$9+7</f>
         <v/>
       </c>
-      <c r="L14" s="9">
+      <c r="L14" s="41">
         <f>$C$9+14</f>
         <v/>
       </c>
-      <c r="M14" s="9">
+      <c r="M14" s="41">
         <f>$C$9+21</f>
         <v/>
       </c>
-      <c r="N14" s="9">
+      <c r="N14" s="41">
         <f>$C$9+28</f>
         <v/>
       </c>
-      <c r="O14" s="9">
+      <c r="O14" s="41">
         <f>$C$9+35</f>
         <v/>
       </c>
-      <c r="P14" s="9">
+      <c r="P14" s="41">
         <f>$C$9+42</f>
         <v/>
       </c>
-      <c r="Q14" s="9">
+      <c r="Q14" s="41">
         <f>$C$9+49</f>
         <v/>
       </c>
-      <c r="R14" s="9">
+      <c r="R14" s="41">
         <f>$C$9+56</f>
         <v/>
       </c>
-      <c r="S14" s="9">
+      <c r="S14" s="41">
         <f>$C$9+63</f>
         <v/>
       </c>
-      <c r="T14" s="9">
+      <c r="T14" s="41">
         <f>$C$9+70</f>
         <v/>
       </c>
-      <c r="U14" s="9">
+      <c r="U14" s="41">
         <f>$C$9+77</f>
         <v/>
       </c>
-      <c r="V14" s="9">
+      <c r="V14" s="41">
         <f>$C$9+84</f>
         <v/>
       </c>
-      <c r="W14" s="9">
+      <c r="W14" s="41">
         <f>$C$9+91</f>
         <v/>
       </c>
-      <c r="X14" s="9">
+      <c r="X14" s="41">
         <f>$C$9+98</f>
         <v/>
       </c>
-      <c r="Y14" s="9">
+      <c r="Y14" s="41">
         <f>$C$9+105</f>
         <v/>
       </c>
-      <c r="Z14" s="9">
+      <c r="Z14" s="41">
         <f>$C$9+112</f>
         <v/>
       </c>
-      <c r="AA14" s="9">
+      <c r="AA14" s="41">
         <f>$C$9+119</f>
         <v/>
       </c>
-      <c r="AB14" s="9">
+      <c r="AB14" s="41">
         <f>$C$9+126</f>
         <v/>
       </c>
-      <c r="AC14" s="9">
+      <c r="AC14" s="41">
         <f>$C$9+133</f>
         <v/>
       </c>
-      <c r="AD14" s="9">
+      <c r="AD14" s="41">
         <f>$C$9+140</f>
         <v/>
       </c>
-      <c r="AE14" s="9">
+      <c r="AE14" s="41">
         <f>$C$9+147</f>
         <v/>
       </c>
-      <c r="AF14" s="9">
+      <c r="AF14" s="41">
         <f>$C$9+154</f>
         <v/>
       </c>
-      <c r="AG14" s="9">
+      <c r="AG14" s="41">
         <f>$C$9+161</f>
         <v/>
       </c>
-      <c r="AH14" s="9">
+      <c r="AH14" s="41">
         <f>$C$9+168</f>
         <v/>
       </c>
-      <c r="AI14" s="9">
+      <c r="AI14" s="41">
         <f>$C$9+175</f>
         <v/>
       </c>
-      <c r="AJ14" s="9">
+      <c r="AJ14" s="41">
         <f>$C$9+182</f>
         <v/>
       </c>
-      <c r="AK14" s="9">
+      <c r="AK14" s="41">
         <f>$C$9+189</f>
         <v/>
       </c>
-      <c r="AL14" s="9">
+      <c r="AL14" s="41">
         <f>$C$9+196</f>
         <v/>
       </c>
-      <c r="AM14" s="9">
+      <c r="AM14" s="41">
         <f>$C$9+203</f>
         <v/>
       </c>
-      <c r="AN14" s="9">
+      <c r="AN14" s="41">
         <f>$C$9+210</f>
         <v/>
       </c>
-      <c r="AO14" s="9">
+      <c r="AO14" s="41">
         <f>$C$9+217</f>
         <v/>
       </c>
-      <c r="AP14" s="9">
+      <c r="AP14" s="41">
         <f>$C$9+224</f>
         <v/>
       </c>
-      <c r="AQ14" s="9">
+      <c r="AQ14" s="41">
         <f>$C$9+231</f>
         <v/>
       </c>
-      <c r="AR14" s="9">
+      <c r="AR14" s="41">
         <f>$C$9+238</f>
         <v/>
       </c>
-      <c r="AS14" s="9">
+      <c r="AS14" s="41">
         <f>$C$9+245</f>
         <v/>
       </c>
-      <c r="AT14" s="9">
+      <c r="AT14" s="41">
         <f>$C$9+252</f>
         <v/>
       </c>
-      <c r="AU14" s="9">
+      <c r="AU14" s="41">
         <f>$C$9+259</f>
         <v/>
       </c>
-      <c r="AV14" s="9">
+      <c r="AV14" s="41">
         <f>$C$9+266</f>
         <v/>
       </c>
-      <c r="AW14" s="9">
+      <c r="AW14" s="41">
         <f>$C$9+273</f>
         <v/>
       </c>
-      <c r="AX14" s="9">
+      <c r="AX14" s="41">
         <f>$C$9+280</f>
         <v/>
       </c>
-      <c r="AY14" s="9">
+      <c r="AY14" s="41">
         <f>$C$9+287</f>
         <v/>
       </c>
-      <c r="AZ14" s="9">
+      <c r="AZ14" s="41">
         <f>$C$9+294</f>
         <v/>
       </c>
-      <c r="BA14" s="9">
+      <c r="BA14" s="41">
         <f>$C$9+301</f>
         <v/>
       </c>
-      <c r="BB14" s="9">
+      <c r="BB14" s="41">
         <f>$C$9+308</f>
         <v/>
       </c>
-      <c r="BC14" s="9">
+      <c r="BC14" s="41">
         <f>$C$9+315</f>
         <v/>
       </c>
-      <c r="BD14" s="9">
+      <c r="BD14" s="41">
         <f>$C$9+322</f>
         <v/>
       </c>
-      <c r="BE14" s="9">
+      <c r="BE14" s="41">
         <f>$C$9+329</f>
         <v/>
       </c>
-      <c r="BF14" s="9">
+      <c r="BF14" s="41">
         <f>$C$9+336</f>
         <v/>
       </c>
-      <c r="BG14" s="9">
+      <c r="BG14" s="41">
         <f>$C$9+343</f>
         <v/>
       </c>
-      <c r="BH14" s="9">
+      <c r="BH14" s="41">
         <f>$C$9+350</f>
         <v/>
       </c>
-      <c r="BI14" s="9">
+      <c r="BI14" s="41">
         <f>$C$9+357</f>
         <v/>
       </c>
-      <c r="BJ14" s="9">
+      <c r="BJ14" s="41">
         <f>$C$9+364</f>
         <v/>
       </c>
-      <c r="BK14" s="9">
+      <c r="BK14" s="41">
         <f>$C$9+371</f>
         <v/>
       </c>
-      <c r="BL14" s="9">
+      <c r="BL14" s="41">
         <f>$C$9+378</f>
         <v/>
       </c>
-      <c r="BM14" s="9">
+      <c r="BM14" s="41">
         <f>$C$9+385</f>
         <v/>
       </c>
-      <c r="BN14" s="9">
+      <c r="BN14" s="41">
         <f>$C$9+392</f>
         <v/>
       </c>
-      <c r="BO14" s="9">
+      <c r="BO14" s="41">
         <f>$C$9+399</f>
         <v/>
       </c>
-      <c r="BP14" s="9">
+      <c r="BP14" s="41">
         <f>$C$9+406</f>
         <v/>
       </c>
-      <c r="BQ14" s="9">
+      <c r="BQ14" s="41">
         <f>$C$9+413</f>
         <v/>
       </c>
-      <c r="BR14" s="9">
+      <c r="BR14" s="41">
         <f>$C$9+420</f>
         <v/>
       </c>
-      <c r="BS14" s="9">
+      <c r="BS14" s="41">
         <f>$C$9+427</f>
         <v/>
       </c>
-      <c r="BT14" s="9">
+      <c r="BT14" s="41">
         <f>$C$9+434</f>
         <v/>
       </c>
-      <c r="BU14" s="9">
+      <c r="BU14" s="41">
         <f>$C$9+441</f>
+        <v/>
+      </c>
+      <c r="BV14" s="41">
+        <f>$C$9+448</f>
         <v/>
       </c>
     </row>
     <row r="15" ht="46" customHeight="1">
       <c r="A15" s="10" t="inlineStr">
         <is>
           <t>WBS</t>
         </is>
       </c>
       <c r="B15" s="10" t="inlineStr">
         <is>
           <t>Task Name</t>
         </is>
       </c>
       <c r="C15" s="10" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
       <c r="D15" s="10" t="inlineStr">
         <is>
           <t>Duration
 (days)</t>
         </is>
       </c>
@@ -1655,65 +1689,70 @@
       <c r="BQ15" s="11" t="inlineStr">
         <is>
           <t>W60</t>
         </is>
       </c>
       <c r="BR15" s="11" t="inlineStr">
         <is>
           <t>W61</t>
         </is>
       </c>
       <c r="BS15" s="11" t="inlineStr">
         <is>
           <t>W62</t>
         </is>
       </c>
       <c r="BT15" s="11" t="inlineStr">
         <is>
           <t>W63</t>
         </is>
       </c>
       <c r="BU15" s="11" t="inlineStr">
         <is>
           <t>W64</t>
         </is>
       </c>
+      <c r="BV15" s="11" t="inlineStr">
+        <is>
+          <t>W65</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="15" customHeight="1">
       <c r="A16" s="12" t="inlineStr">
         <is>
           <t>1.  Engineering &amp; Design</t>
         </is>
       </c>
-      <c r="B16" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="I16" s="14" t="n"/>
+      <c r="B16" s="39" t="n"/>
+      <c r="C16" s="39" t="n"/>
+      <c r="D16" s="39" t="n"/>
+      <c r="E16" s="39" t="n"/>
+      <c r="F16" s="39" t="n"/>
+      <c r="G16" s="39" t="n"/>
+      <c r="H16" s="39" t="n"/>
+      <c r="I16" s="38" t="n"/>
       <c r="J16" s="15" t="n"/>
       <c r="K16" s="15" t="n"/>
       <c r="L16" s="15" t="n"/>
       <c r="M16" s="15" t="n"/>
       <c r="N16" s="15" t="n"/>
       <c r="O16" s="15" t="n"/>
       <c r="P16" s="15" t="n"/>
       <c r="Q16" s="15" t="n"/>
       <c r="R16" s="15" t="n"/>
       <c r="S16" s="15" t="n"/>
       <c r="T16" s="15" t="n"/>
       <c r="U16" s="15" t="n"/>
       <c r="V16" s="15" t="n"/>
       <c r="W16" s="15" t="n"/>
       <c r="X16" s="15" t="n"/>
       <c r="Y16" s="15" t="n"/>
       <c r="Z16" s="15" t="n"/>
       <c r="AA16" s="15" t="n"/>
       <c r="AB16" s="15" t="n"/>
       <c r="AC16" s="15" t="n"/>
       <c r="AD16" s="15" t="n"/>
       <c r="AE16" s="15" t="n"/>
       <c r="AF16" s="15" t="n"/>
       <c r="AG16" s="15" t="n"/>
       <c r="AH16" s="15" t="n"/>
@@ -1734,50 +1773,51 @@
       <c r="AW16" s="15" t="n"/>
       <c r="AX16" s="15" t="n"/>
       <c r="AY16" s="15" t="n"/>
       <c r="AZ16" s="15" t="n"/>
       <c r="BA16" s="15" t="n"/>
       <c r="BB16" s="15" t="n"/>
       <c r="BC16" s="15" t="n"/>
       <c r="BD16" s="15" t="n"/>
       <c r="BE16" s="15" t="n"/>
       <c r="BF16" s="15" t="n"/>
       <c r="BG16" s="15" t="n"/>
       <c r="BH16" s="15" t="n"/>
       <c r="BI16" s="15" t="n"/>
       <c r="BJ16" s="15" t="n"/>
       <c r="BK16" s="15" t="n"/>
       <c r="BL16" s="15" t="n"/>
       <c r="BM16" s="15" t="n"/>
       <c r="BN16" s="15" t="n"/>
       <c r="BO16" s="15" t="n"/>
       <c r="BP16" s="15" t="n"/>
       <c r="BQ16" s="15" t="n"/>
       <c r="BR16" s="15" t="n"/>
       <c r="BS16" s="15" t="n"/>
       <c r="BT16" s="15" t="n"/>
       <c r="BU16" s="15" t="n"/>
+      <c r="BV16" s="15" t="n"/>
     </row>
     <row r="17" ht="14.5" customHeight="1">
       <c r="A17" s="16" t="inlineStr">
         <is>
           <t>1.1</t>
         </is>
       </c>
       <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Contract Effective Date</t>
         </is>
       </c>
       <c r="C17" s="16" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D17" s="18" t="n">
         <v>0</v>
       </c>
       <c r="E17" s="19" t="n">
         <v>46027</v>
       </c>
       <c r="F17" s="19">
         <f>E17+MAX(D17-1,0)</f>
@@ -2028,50 +2068,54 @@
         <f>IF(AND(BO$14&gt;=$E17,BO$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BP17" s="21">
         <f>IF(AND(BP$14&gt;=$E17,BP$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ17" s="21">
         <f>IF(AND(BQ$14&gt;=$E17,BQ$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR17" s="21">
         <f>IF(AND(BR$14&gt;=$E17,BR$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS17" s="21">
         <f>IF(AND(BS$14&gt;=$E17,BS$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT17" s="21">
         <f>IF(AND(BT$14&gt;=$E17,BT$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU17" s="21">
         <f>IF(AND(BU$14&gt;=$E17,BU$14&lt;$E17+7),"◆","")</f>
+        <v/>
+      </c>
+      <c r="BV17" s="21">
+        <f>IF(AND(BV$14&gt;=$E17,BV$14&lt;$E17+7),"◆","")</f>
         <v/>
       </c>
     </row>
     <row r="18" ht="14.5" customHeight="1">
       <c r="A18" s="14" t="inlineStr">
         <is>
           <t>1.2</t>
         </is>
       </c>
       <c r="B18" s="13" t="inlineStr">
         <is>
           <t>Basic Design Approval (Classification Society)</t>
         </is>
       </c>
       <c r="C18" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D18" s="22" t="n">
         <v>42</v>
       </c>
       <c r="E18" s="23" t="n">
         <v>46027</v>
       </c>
@@ -2134,50 +2178,51 @@
       <c r="AW18" s="25" t="n"/>
       <c r="AX18" s="25" t="n"/>
       <c r="AY18" s="25" t="n"/>
       <c r="AZ18" s="25" t="n"/>
       <c r="BA18" s="25" t="n"/>
       <c r="BB18" s="25" t="n"/>
       <c r="BC18" s="25" t="n"/>
       <c r="BD18" s="25" t="n"/>
       <c r="BE18" s="25" t="n"/>
       <c r="BF18" s="25" t="n"/>
       <c r="BG18" s="25" t="n"/>
       <c r="BH18" s="25" t="n"/>
       <c r="BI18" s="25" t="n"/>
       <c r="BJ18" s="25" t="n"/>
       <c r="BK18" s="25" t="n"/>
       <c r="BL18" s="25" t="n"/>
       <c r="BM18" s="25" t="n"/>
       <c r="BN18" s="25" t="n"/>
       <c r="BO18" s="25" t="n"/>
       <c r="BP18" s="25" t="n"/>
       <c r="BQ18" s="25" t="n"/>
       <c r="BR18" s="25" t="n"/>
       <c r="BS18" s="25" t="n"/>
       <c r="BT18" s="25" t="n"/>
       <c r="BU18" s="25" t="n"/>
+      <c r="BV18" s="25" t="n"/>
     </row>
     <row r="19" ht="14.5" customHeight="1">
       <c r="A19" s="16" t="inlineStr">
         <is>
           <t>1.3</t>
         </is>
       </c>
       <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Key Equipment Technical Specifications Finalized</t>
         </is>
       </c>
       <c r="C19" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D19" s="18" t="n">
         <v>28</v>
       </c>
       <c r="E19" s="19" t="n">
         <v>46041</v>
       </c>
       <c r="F19" s="19">
         <f>E19+MAX(D19-1,0)</f>
@@ -2238,50 +2283,51 @@
       <c r="AW19" s="25" t="n"/>
       <c r="AX19" s="25" t="n"/>
       <c r="AY19" s="25" t="n"/>
       <c r="AZ19" s="25" t="n"/>
       <c r="BA19" s="25" t="n"/>
       <c r="BB19" s="25" t="n"/>
       <c r="BC19" s="25" t="n"/>
       <c r="BD19" s="25" t="n"/>
       <c r="BE19" s="25" t="n"/>
       <c r="BF19" s="25" t="n"/>
       <c r="BG19" s="25" t="n"/>
       <c r="BH19" s="25" t="n"/>
       <c r="BI19" s="25" t="n"/>
       <c r="BJ19" s="25" t="n"/>
       <c r="BK19" s="25" t="n"/>
       <c r="BL19" s="25" t="n"/>
       <c r="BM19" s="25" t="n"/>
       <c r="BN19" s="25" t="n"/>
       <c r="BO19" s="25" t="n"/>
       <c r="BP19" s="25" t="n"/>
       <c r="BQ19" s="25" t="n"/>
       <c r="BR19" s="25" t="n"/>
       <c r="BS19" s="25" t="n"/>
       <c r="BT19" s="25" t="n"/>
       <c r="BU19" s="25" t="n"/>
+      <c r="BV19" s="25" t="n"/>
     </row>
     <row r="20" ht="14.5" customHeight="1">
       <c r="A20" s="14" t="inlineStr">
         <is>
           <t>1.4</t>
         </is>
       </c>
       <c r="B20" s="13" t="inlineStr">
         <is>
           <t>Production Design – Hull (Zones 1-4)</t>
         </is>
       </c>
       <c r="C20" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D20" s="22" t="n">
         <v>70</v>
       </c>
       <c r="E20" s="23" t="n">
         <v>46055</v>
       </c>
       <c r="F20" s="23">
         <f>E20+MAX(D20-1,0)</f>
@@ -2342,50 +2388,51 @@
       <c r="AW20" s="25" t="n"/>
       <c r="AX20" s="25" t="n"/>
       <c r="AY20" s="25" t="n"/>
       <c r="AZ20" s="25" t="n"/>
       <c r="BA20" s="25" t="n"/>
       <c r="BB20" s="25" t="n"/>
       <c r="BC20" s="25" t="n"/>
       <c r="BD20" s="25" t="n"/>
       <c r="BE20" s="25" t="n"/>
       <c r="BF20" s="25" t="n"/>
       <c r="BG20" s="25" t="n"/>
       <c r="BH20" s="25" t="n"/>
       <c r="BI20" s="25" t="n"/>
       <c r="BJ20" s="25" t="n"/>
       <c r="BK20" s="25" t="n"/>
       <c r="BL20" s="25" t="n"/>
       <c r="BM20" s="25" t="n"/>
       <c r="BN20" s="25" t="n"/>
       <c r="BO20" s="25" t="n"/>
       <c r="BP20" s="25" t="n"/>
       <c r="BQ20" s="25" t="n"/>
       <c r="BR20" s="25" t="n"/>
       <c r="BS20" s="25" t="n"/>
       <c r="BT20" s="25" t="n"/>
       <c r="BU20" s="25" t="n"/>
+      <c r="BV20" s="25" t="n"/>
     </row>
     <row r="21" ht="14.5" customHeight="1">
       <c r="A21" s="16" t="inlineStr">
         <is>
           <t>1.5</t>
         </is>
       </c>
       <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Production Design – Machinery &amp; Piping</t>
         </is>
       </c>
       <c r="C21" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D21" s="18" t="n">
         <v>70</v>
       </c>
       <c r="E21" s="19" t="n">
         <v>46069</v>
       </c>
       <c r="F21" s="19">
         <f>E21+MAX(D21-1,0)</f>
@@ -2446,50 +2493,51 @@
       <c r="AW21" s="25" t="n"/>
       <c r="AX21" s="25" t="n"/>
       <c r="AY21" s="25" t="n"/>
       <c r="AZ21" s="25" t="n"/>
       <c r="BA21" s="25" t="n"/>
       <c r="BB21" s="25" t="n"/>
       <c r="BC21" s="25" t="n"/>
       <c r="BD21" s="25" t="n"/>
       <c r="BE21" s="25" t="n"/>
       <c r="BF21" s="25" t="n"/>
       <c r="BG21" s="25" t="n"/>
       <c r="BH21" s="25" t="n"/>
       <c r="BI21" s="25" t="n"/>
       <c r="BJ21" s="25" t="n"/>
       <c r="BK21" s="25" t="n"/>
       <c r="BL21" s="25" t="n"/>
       <c r="BM21" s="25" t="n"/>
       <c r="BN21" s="25" t="n"/>
       <c r="BO21" s="25" t="n"/>
       <c r="BP21" s="25" t="n"/>
       <c r="BQ21" s="25" t="n"/>
       <c r="BR21" s="25" t="n"/>
       <c r="BS21" s="25" t="n"/>
       <c r="BT21" s="25" t="n"/>
       <c r="BU21" s="25" t="n"/>
+      <c r="BV21" s="25" t="n"/>
     </row>
     <row r="22" ht="14.5" customHeight="1">
       <c r="A22" s="14" t="inlineStr">
         <is>
           <t>1.6</t>
         </is>
       </c>
       <c r="B22" s="13" t="inlineStr">
         <is>
           <t>Yard Working Drawings Released for Steel</t>
         </is>
       </c>
       <c r="C22" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D22" s="22" t="n">
         <v>28</v>
       </c>
       <c r="E22" s="23" t="n">
         <v>46111</v>
       </c>
       <c r="F22" s="23">
         <f>E22+MAX(D22-1,0)</f>
@@ -2550,65 +2598,66 @@
       <c r="AW22" s="25" t="n"/>
       <c r="AX22" s="25" t="n"/>
       <c r="AY22" s="25" t="n"/>
       <c r="AZ22" s="25" t="n"/>
       <c r="BA22" s="25" t="n"/>
       <c r="BB22" s="25" t="n"/>
       <c r="BC22" s="25" t="n"/>
       <c r="BD22" s="25" t="n"/>
       <c r="BE22" s="25" t="n"/>
       <c r="BF22" s="25" t="n"/>
       <c r="BG22" s="25" t="n"/>
       <c r="BH22" s="25" t="n"/>
       <c r="BI22" s="25" t="n"/>
       <c r="BJ22" s="25" t="n"/>
       <c r="BK22" s="25" t="n"/>
       <c r="BL22" s="25" t="n"/>
       <c r="BM22" s="25" t="n"/>
       <c r="BN22" s="25" t="n"/>
       <c r="BO22" s="25" t="n"/>
       <c r="BP22" s="25" t="n"/>
       <c r="BQ22" s="25" t="n"/>
       <c r="BR22" s="25" t="n"/>
       <c r="BS22" s="25" t="n"/>
       <c r="BT22" s="25" t="n"/>
       <c r="BU22" s="25" t="n"/>
+      <c r="BV22" s="25" t="n"/>
     </row>
     <row r="23" ht="15" customHeight="1">
       <c r="A23" s="16" t="inlineStr">
         <is>
           <t>2.  Procurement &amp; Material</t>
         </is>
       </c>
-      <c r="B23" s="17" t="n"/>
-[...6 lines deleted...]
-      <c r="I23" s="16" t="n"/>
+      <c r="B23" s="39" t="n"/>
+      <c r="C23" s="39" t="n"/>
+      <c r="D23" s="39" t="n"/>
+      <c r="E23" s="39" t="n"/>
+      <c r="F23" s="39" t="n"/>
+      <c r="G23" s="39" t="n"/>
+      <c r="H23" s="39" t="n"/>
+      <c r="I23" s="38" t="n"/>
       <c r="J23" s="26" t="n"/>
       <c r="K23" s="26" t="n"/>
       <c r="L23" s="26" t="n"/>
       <c r="M23" s="26" t="n"/>
       <c r="N23" s="26" t="n"/>
       <c r="O23" s="26" t="n"/>
       <c r="P23" s="26" t="n"/>
       <c r="Q23" s="26" t="n"/>
       <c r="R23" s="26" t="n"/>
       <c r="S23" s="26" t="n"/>
       <c r="T23" s="26" t="n"/>
       <c r="U23" s="26" t="n"/>
       <c r="V23" s="26" t="n"/>
       <c r="W23" s="26" t="n"/>
       <c r="X23" s="26" t="n"/>
       <c r="Y23" s="26" t="n"/>
       <c r="Z23" s="26" t="n"/>
       <c r="AA23" s="26" t="n"/>
       <c r="AB23" s="26" t="n"/>
       <c r="AC23" s="26" t="n"/>
       <c r="AD23" s="26" t="n"/>
       <c r="AE23" s="26" t="n"/>
       <c r="AF23" s="26" t="n"/>
       <c r="AG23" s="26" t="n"/>
       <c r="AH23" s="26" t="n"/>
@@ -2629,50 +2678,51 @@
       <c r="AW23" s="26" t="n"/>
       <c r="AX23" s="26" t="n"/>
       <c r="AY23" s="26" t="n"/>
       <c r="AZ23" s="26" t="n"/>
       <c r="BA23" s="26" t="n"/>
       <c r="BB23" s="26" t="n"/>
       <c r="BC23" s="26" t="n"/>
       <c r="BD23" s="26" t="n"/>
       <c r="BE23" s="26" t="n"/>
       <c r="BF23" s="26" t="n"/>
       <c r="BG23" s="26" t="n"/>
       <c r="BH23" s="26" t="n"/>
       <c r="BI23" s="26" t="n"/>
       <c r="BJ23" s="26" t="n"/>
       <c r="BK23" s="26" t="n"/>
       <c r="BL23" s="26" t="n"/>
       <c r="BM23" s="26" t="n"/>
       <c r="BN23" s="26" t="n"/>
       <c r="BO23" s="26" t="n"/>
       <c r="BP23" s="26" t="n"/>
       <c r="BQ23" s="26" t="n"/>
       <c r="BR23" s="26" t="n"/>
       <c r="BS23" s="26" t="n"/>
       <c r="BT23" s="26" t="n"/>
       <c r="BU23" s="26" t="n"/>
+      <c r="BV23" s="26" t="n"/>
     </row>
     <row r="24" ht="14.5" customHeight="1">
       <c r="A24" s="14" t="inlineStr">
         <is>
           <t>2.1</t>
         </is>
       </c>
       <c r="B24" s="13" t="inlineStr">
         <is>
           <t>Main Engine &amp; Propulsion Package – PO Placed</t>
         </is>
       </c>
       <c r="C24" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D24" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E24" s="23" t="n">
         <v>46041</v>
       </c>
       <c r="F24" s="23">
         <f>E24+MAX(D24-1,0)</f>
@@ -2733,50 +2783,51 @@
       <c r="AW24" s="25" t="n"/>
       <c r="AX24" s="25" t="n"/>
       <c r="AY24" s="25" t="n"/>
       <c r="AZ24" s="25" t="n"/>
       <c r="BA24" s="25" t="n"/>
       <c r="BB24" s="25" t="n"/>
       <c r="BC24" s="25" t="n"/>
       <c r="BD24" s="25" t="n"/>
       <c r="BE24" s="25" t="n"/>
       <c r="BF24" s="25" t="n"/>
       <c r="BG24" s="25" t="n"/>
       <c r="BH24" s="25" t="n"/>
       <c r="BI24" s="25" t="n"/>
       <c r="BJ24" s="25" t="n"/>
       <c r="BK24" s="25" t="n"/>
       <c r="BL24" s="25" t="n"/>
       <c r="BM24" s="25" t="n"/>
       <c r="BN24" s="25" t="n"/>
       <c r="BO24" s="25" t="n"/>
       <c r="BP24" s="25" t="n"/>
       <c r="BQ24" s="25" t="n"/>
       <c r="BR24" s="25" t="n"/>
       <c r="BS24" s="25" t="n"/>
       <c r="BT24" s="25" t="n"/>
       <c r="BU24" s="25" t="n"/>
+      <c r="BV24" s="25" t="n"/>
     </row>
     <row r="25" ht="14.5" customHeight="1">
       <c r="A25" s="16" t="inlineStr">
         <is>
           <t>2.2</t>
         </is>
       </c>
       <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Main Engine Delivery to Yard</t>
         </is>
       </c>
       <c r="C25" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D25" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E25" s="19" t="n">
         <v>46265</v>
       </c>
       <c r="F25" s="19">
         <f>E25+MAX(D25-1,0)</f>
@@ -2837,50 +2888,51 @@
       <c r="AW25" s="25" t="n"/>
       <c r="AX25" s="25" t="n"/>
       <c r="AY25" s="25" t="n"/>
       <c r="AZ25" s="25" t="n"/>
       <c r="BA25" s="25" t="n"/>
       <c r="BB25" s="25" t="n"/>
       <c r="BC25" s="25" t="n"/>
       <c r="BD25" s="25" t="n"/>
       <c r="BE25" s="25" t="n"/>
       <c r="BF25" s="25" t="n"/>
       <c r="BG25" s="25" t="n"/>
       <c r="BH25" s="25" t="n"/>
       <c r="BI25" s="25" t="n"/>
       <c r="BJ25" s="25" t="n"/>
       <c r="BK25" s="25" t="n"/>
       <c r="BL25" s="25" t="n"/>
       <c r="BM25" s="25" t="n"/>
       <c r="BN25" s="25" t="n"/>
       <c r="BO25" s="25" t="n"/>
       <c r="BP25" s="25" t="n"/>
       <c r="BQ25" s="25" t="n"/>
       <c r="BR25" s="25" t="n"/>
       <c r="BS25" s="25" t="n"/>
       <c r="BT25" s="25" t="n"/>
       <c r="BU25" s="25" t="n"/>
+      <c r="BV25" s="25" t="n"/>
     </row>
     <row r="26" ht="14.5" customHeight="1">
       <c r="A26" s="14" t="inlineStr">
         <is>
           <t>2.3</t>
         </is>
       </c>
       <c r="B26" s="13" t="inlineStr">
         <is>
           <t>Steel Plate &amp; Profile Order</t>
         </is>
       </c>
       <c r="C26" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D26" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E26" s="23" t="n">
         <v>46083</v>
       </c>
       <c r="F26" s="23">
         <f>E26+MAX(D26-1,0)</f>
@@ -2941,50 +2993,51 @@
       <c r="AW26" s="25" t="n"/>
       <c r="AX26" s="25" t="n"/>
       <c r="AY26" s="25" t="n"/>
       <c r="AZ26" s="25" t="n"/>
       <c r="BA26" s="25" t="n"/>
       <c r="BB26" s="25" t="n"/>
       <c r="BC26" s="25" t="n"/>
       <c r="BD26" s="25" t="n"/>
       <c r="BE26" s="25" t="n"/>
       <c r="BF26" s="25" t="n"/>
       <c r="BG26" s="25" t="n"/>
       <c r="BH26" s="25" t="n"/>
       <c r="BI26" s="25" t="n"/>
       <c r="BJ26" s="25" t="n"/>
       <c r="BK26" s="25" t="n"/>
       <c r="BL26" s="25" t="n"/>
       <c r="BM26" s="25" t="n"/>
       <c r="BN26" s="25" t="n"/>
       <c r="BO26" s="25" t="n"/>
       <c r="BP26" s="25" t="n"/>
       <c r="BQ26" s="25" t="n"/>
       <c r="BR26" s="25" t="n"/>
       <c r="BS26" s="25" t="n"/>
       <c r="BT26" s="25" t="n"/>
       <c r="BU26" s="25" t="n"/>
+      <c r="BV26" s="25" t="n"/>
     </row>
     <row r="27" ht="14.5" customHeight="1">
       <c r="A27" s="16" t="inlineStr">
         <is>
           <t>2.4</t>
         </is>
       </c>
       <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Steel Plate Delivery (First Batch)</t>
         </is>
       </c>
       <c r="C27" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D27" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E27" s="19" t="n">
         <v>46125</v>
       </c>
       <c r="F27" s="19">
         <f>E27+MAX(D27-1,0)</f>
@@ -3045,50 +3098,51 @@
       <c r="AW27" s="25" t="n"/>
       <c r="AX27" s="25" t="n"/>
       <c r="AY27" s="25" t="n"/>
       <c r="AZ27" s="25" t="n"/>
       <c r="BA27" s="25" t="n"/>
       <c r="BB27" s="25" t="n"/>
       <c r="BC27" s="25" t="n"/>
       <c r="BD27" s="25" t="n"/>
       <c r="BE27" s="25" t="n"/>
       <c r="BF27" s="25" t="n"/>
       <c r="BG27" s="25" t="n"/>
       <c r="BH27" s="25" t="n"/>
       <c r="BI27" s="25" t="n"/>
       <c r="BJ27" s="25" t="n"/>
       <c r="BK27" s="25" t="n"/>
       <c r="BL27" s="25" t="n"/>
       <c r="BM27" s="25" t="n"/>
       <c r="BN27" s="25" t="n"/>
       <c r="BO27" s="25" t="n"/>
       <c r="BP27" s="25" t="n"/>
       <c r="BQ27" s="25" t="n"/>
       <c r="BR27" s="25" t="n"/>
       <c r="BS27" s="25" t="n"/>
       <c r="BT27" s="25" t="n"/>
       <c r="BU27" s="25" t="n"/>
+      <c r="BV27" s="25" t="n"/>
     </row>
     <row r="28" ht="14.5" customHeight="1">
       <c r="A28" s="14" t="inlineStr">
         <is>
           <t>2.5</t>
         </is>
       </c>
       <c r="B28" s="13" t="inlineStr">
         <is>
           <t>Generators &amp; Electrical Package – PO Placed</t>
         </is>
       </c>
       <c r="C28" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D28" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E28" s="23" t="n">
         <v>46097</v>
       </c>
       <c r="F28" s="23">
         <f>E28+MAX(D28-1,0)</f>
@@ -3149,50 +3203,51 @@
       <c r="AW28" s="25" t="n"/>
       <c r="AX28" s="25" t="n"/>
       <c r="AY28" s="25" t="n"/>
       <c r="AZ28" s="25" t="n"/>
       <c r="BA28" s="25" t="n"/>
       <c r="BB28" s="25" t="n"/>
       <c r="BC28" s="25" t="n"/>
       <c r="BD28" s="25" t="n"/>
       <c r="BE28" s="25" t="n"/>
       <c r="BF28" s="25" t="n"/>
       <c r="BG28" s="25" t="n"/>
       <c r="BH28" s="25" t="n"/>
       <c r="BI28" s="25" t="n"/>
       <c r="BJ28" s="25" t="n"/>
       <c r="BK28" s="25" t="n"/>
       <c r="BL28" s="25" t="n"/>
       <c r="BM28" s="25" t="n"/>
       <c r="BN28" s="25" t="n"/>
       <c r="BO28" s="25" t="n"/>
       <c r="BP28" s="25" t="n"/>
       <c r="BQ28" s="25" t="n"/>
       <c r="BR28" s="25" t="n"/>
       <c r="BS28" s="25" t="n"/>
       <c r="BT28" s="25" t="n"/>
       <c r="BU28" s="25" t="n"/>
+      <c r="BV28" s="25" t="n"/>
     </row>
     <row r="29" ht="14.5" customHeight="1">
       <c r="A29" s="16" t="inlineStr">
         <is>
           <t>2.6</t>
         </is>
       </c>
       <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Deck Machinery Package – PO Placed</t>
         </is>
       </c>
       <c r="C29" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D29" s="18" t="n">
         <v>14</v>
       </c>
       <c r="E29" s="19" t="n">
         <v>46097</v>
       </c>
       <c r="F29" s="19">
         <f>E29+MAX(D29-1,0)</f>
@@ -3253,50 +3308,51 @@
       <c r="AW29" s="25" t="n"/>
       <c r="AX29" s="25" t="n"/>
       <c r="AY29" s="25" t="n"/>
       <c r="AZ29" s="25" t="n"/>
       <c r="BA29" s="25" t="n"/>
       <c r="BB29" s="25" t="n"/>
       <c r="BC29" s="25" t="n"/>
       <c r="BD29" s="25" t="n"/>
       <c r="BE29" s="25" t="n"/>
       <c r="BF29" s="25" t="n"/>
       <c r="BG29" s="25" t="n"/>
       <c r="BH29" s="25" t="n"/>
       <c r="BI29" s="25" t="n"/>
       <c r="BJ29" s="25" t="n"/>
       <c r="BK29" s="25" t="n"/>
       <c r="BL29" s="25" t="n"/>
       <c r="BM29" s="25" t="n"/>
       <c r="BN29" s="25" t="n"/>
       <c r="BO29" s="25" t="n"/>
       <c r="BP29" s="25" t="n"/>
       <c r="BQ29" s="25" t="n"/>
       <c r="BR29" s="25" t="n"/>
       <c r="BS29" s="25" t="n"/>
       <c r="BT29" s="25" t="n"/>
       <c r="BU29" s="25" t="n"/>
+      <c r="BV29" s="25" t="n"/>
     </row>
     <row r="30" ht="14.5" customHeight="1">
       <c r="A30" s="14" t="inlineStr">
         <is>
           <t>2.7</t>
         </is>
       </c>
       <c r="B30" s="13" t="inlineStr">
         <is>
           <t>Paint &amp; Coating System Procurement</t>
         </is>
       </c>
       <c r="C30" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D30" s="22" t="n">
         <v>7</v>
       </c>
       <c r="E30" s="23" t="n">
         <v>46139</v>
       </c>
       <c r="F30" s="23">
         <f>E30+MAX(D30-1,0)</f>
@@ -3357,65 +3413,66 @@
       <c r="AW30" s="25" t="n"/>
       <c r="AX30" s="25" t="n"/>
       <c r="AY30" s="25" t="n"/>
       <c r="AZ30" s="25" t="n"/>
       <c r="BA30" s="25" t="n"/>
       <c r="BB30" s="25" t="n"/>
       <c r="BC30" s="25" t="n"/>
       <c r="BD30" s="25" t="n"/>
       <c r="BE30" s="25" t="n"/>
       <c r="BF30" s="25" t="n"/>
       <c r="BG30" s="25" t="n"/>
       <c r="BH30" s="25" t="n"/>
       <c r="BI30" s="25" t="n"/>
       <c r="BJ30" s="25" t="n"/>
       <c r="BK30" s="25" t="n"/>
       <c r="BL30" s="25" t="n"/>
       <c r="BM30" s="25" t="n"/>
       <c r="BN30" s="25" t="n"/>
       <c r="BO30" s="25" t="n"/>
       <c r="BP30" s="25" t="n"/>
       <c r="BQ30" s="25" t="n"/>
       <c r="BR30" s="25" t="n"/>
       <c r="BS30" s="25" t="n"/>
       <c r="BT30" s="25" t="n"/>
       <c r="BU30" s="25" t="n"/>
+      <c r="BV30" s="25" t="n"/>
     </row>
     <row r="31" ht="15" customHeight="1">
       <c r="A31" s="16" t="inlineStr">
         <is>
           <t>3.  Steel &amp; Hull Construction</t>
         </is>
       </c>
-      <c r="B31" s="17" t="n"/>
-[...6 lines deleted...]
-      <c r="I31" s="16" t="n"/>
+      <c r="B31" s="39" t="n"/>
+      <c r="C31" s="39" t="n"/>
+      <c r="D31" s="39" t="n"/>
+      <c r="E31" s="39" t="n"/>
+      <c r="F31" s="39" t="n"/>
+      <c r="G31" s="39" t="n"/>
+      <c r="H31" s="39" t="n"/>
+      <c r="I31" s="38" t="n"/>
       <c r="J31" s="27" t="n"/>
       <c r="K31" s="27" t="n"/>
       <c r="L31" s="27" t="n"/>
       <c r="M31" s="27" t="n"/>
       <c r="N31" s="27" t="n"/>
       <c r="O31" s="27" t="n"/>
       <c r="P31" s="27" t="n"/>
       <c r="Q31" s="27" t="n"/>
       <c r="R31" s="27" t="n"/>
       <c r="S31" s="27" t="n"/>
       <c r="T31" s="27" t="n"/>
       <c r="U31" s="27" t="n"/>
       <c r="V31" s="27" t="n"/>
       <c r="W31" s="27" t="n"/>
       <c r="X31" s="27" t="n"/>
       <c r="Y31" s="27" t="n"/>
       <c r="Z31" s="27" t="n"/>
       <c r="AA31" s="27" t="n"/>
       <c r="AB31" s="27" t="n"/>
       <c r="AC31" s="27" t="n"/>
       <c r="AD31" s="27" t="n"/>
       <c r="AE31" s="27" t="n"/>
       <c r="AF31" s="27" t="n"/>
       <c r="AG31" s="27" t="n"/>
       <c r="AH31" s="27" t="n"/>
@@ -3436,50 +3493,51 @@
       <c r="AW31" s="27" t="n"/>
       <c r="AX31" s="27" t="n"/>
       <c r="AY31" s="27" t="n"/>
       <c r="AZ31" s="27" t="n"/>
       <c r="BA31" s="27" t="n"/>
       <c r="BB31" s="27" t="n"/>
       <c r="BC31" s="27" t="n"/>
       <c r="BD31" s="27" t="n"/>
       <c r="BE31" s="27" t="n"/>
       <c r="BF31" s="27" t="n"/>
       <c r="BG31" s="27" t="n"/>
       <c r="BH31" s="27" t="n"/>
       <c r="BI31" s="27" t="n"/>
       <c r="BJ31" s="27" t="n"/>
       <c r="BK31" s="27" t="n"/>
       <c r="BL31" s="27" t="n"/>
       <c r="BM31" s="27" t="n"/>
       <c r="BN31" s="27" t="n"/>
       <c r="BO31" s="27" t="n"/>
       <c r="BP31" s="27" t="n"/>
       <c r="BQ31" s="27" t="n"/>
       <c r="BR31" s="27" t="n"/>
       <c r="BS31" s="27" t="n"/>
       <c r="BT31" s="27" t="n"/>
       <c r="BU31" s="27" t="n"/>
+      <c r="BV31" s="27" t="n"/>
     </row>
     <row r="32" ht="14.5" customHeight="1">
       <c r="A32" s="14" t="inlineStr">
         <is>
           <t>3.1</t>
         </is>
       </c>
       <c r="B32" s="13" t="inlineStr">
         <is>
           <t>Steel Cutting Start (First Plate)</t>
         </is>
       </c>
       <c r="C32" s="14" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D32" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E32" s="23" t="n">
         <v>46139</v>
       </c>
       <c r="F32" s="23">
         <f>E32+MAX(D32-1,0)</f>
@@ -3730,50 +3788,54 @@
         <f>IF(AND(BO$14&gt;=$E32,BO$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BP32" s="21">
         <f>IF(AND(BP$14&gt;=$E32,BP$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ32" s="21">
         <f>IF(AND(BQ$14&gt;=$E32,BQ$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR32" s="21">
         <f>IF(AND(BR$14&gt;=$E32,BR$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS32" s="21">
         <f>IF(AND(BS$14&gt;=$E32,BS$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT32" s="21">
         <f>IF(AND(BT$14&gt;=$E32,BT$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU32" s="21">
         <f>IF(AND(BU$14&gt;=$E32,BU$14&lt;$E32+7),"◆","")</f>
+        <v/>
+      </c>
+      <c r="BV32" s="21">
+        <f>IF(AND(BV$14&gt;=$E32,BV$14&lt;$E32+7),"◆","")</f>
         <v/>
       </c>
     </row>
     <row r="33" ht="14.5" customHeight="1">
       <c r="A33" s="16" t="inlineStr">
         <is>
           <t>3.2</t>
         </is>
       </c>
       <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Sub-block Fabrication – Zone 1 (Engine Room)</t>
         </is>
       </c>
       <c r="C33" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D33" s="18" t="n">
         <v>56</v>
       </c>
       <c r="E33" s="19" t="n">
         <v>46139</v>
       </c>
@@ -3836,50 +3898,51 @@
       <c r="AW33" s="25" t="n"/>
       <c r="AX33" s="25" t="n"/>
       <c r="AY33" s="25" t="n"/>
       <c r="AZ33" s="25" t="n"/>
       <c r="BA33" s="25" t="n"/>
       <c r="BB33" s="25" t="n"/>
       <c r="BC33" s="25" t="n"/>
       <c r="BD33" s="25" t="n"/>
       <c r="BE33" s="25" t="n"/>
       <c r="BF33" s="25" t="n"/>
       <c r="BG33" s="25" t="n"/>
       <c r="BH33" s="25" t="n"/>
       <c r="BI33" s="25" t="n"/>
       <c r="BJ33" s="25" t="n"/>
       <c r="BK33" s="25" t="n"/>
       <c r="BL33" s="25" t="n"/>
       <c r="BM33" s="25" t="n"/>
       <c r="BN33" s="25" t="n"/>
       <c r="BO33" s="25" t="n"/>
       <c r="BP33" s="25" t="n"/>
       <c r="BQ33" s="25" t="n"/>
       <c r="BR33" s="25" t="n"/>
       <c r="BS33" s="25" t="n"/>
       <c r="BT33" s="25" t="n"/>
       <c r="BU33" s="25" t="n"/>
+      <c r="BV33" s="25" t="n"/>
     </row>
     <row r="34" ht="14.5" customHeight="1">
       <c r="A34" s="14" t="inlineStr">
         <is>
           <t>3.3</t>
         </is>
       </c>
       <c r="B34" s="13" t="inlineStr">
         <is>
           <t>Sub-block Fabrication – Zone 2 (Cargo / Mid-body)</t>
         </is>
       </c>
       <c r="C34" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D34" s="22" t="n">
         <v>56</v>
       </c>
       <c r="E34" s="23" t="n">
         <v>46153</v>
       </c>
       <c r="F34" s="23">
         <f>E34+MAX(D34-1,0)</f>
@@ -3940,50 +4003,51 @@
       <c r="AW34" s="25" t="n"/>
       <c r="AX34" s="25" t="n"/>
       <c r="AY34" s="25" t="n"/>
       <c r="AZ34" s="25" t="n"/>
       <c r="BA34" s="25" t="n"/>
       <c r="BB34" s="25" t="n"/>
       <c r="BC34" s="25" t="n"/>
       <c r="BD34" s="25" t="n"/>
       <c r="BE34" s="25" t="n"/>
       <c r="BF34" s="25" t="n"/>
       <c r="BG34" s="25" t="n"/>
       <c r="BH34" s="25" t="n"/>
       <c r="BI34" s="25" t="n"/>
       <c r="BJ34" s="25" t="n"/>
       <c r="BK34" s="25" t="n"/>
       <c r="BL34" s="25" t="n"/>
       <c r="BM34" s="25" t="n"/>
       <c r="BN34" s="25" t="n"/>
       <c r="BO34" s="25" t="n"/>
       <c r="BP34" s="25" t="n"/>
       <c r="BQ34" s="25" t="n"/>
       <c r="BR34" s="25" t="n"/>
       <c r="BS34" s="25" t="n"/>
       <c r="BT34" s="25" t="n"/>
       <c r="BU34" s="25" t="n"/>
+      <c r="BV34" s="25" t="n"/>
     </row>
     <row r="35" ht="14.5" customHeight="1">
       <c r="A35" s="16" t="inlineStr">
         <is>
           <t>3.4</t>
         </is>
       </c>
       <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Sub-block Fabrication – Zone 3 (Forward)</t>
         </is>
       </c>
       <c r="C35" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D35" s="18" t="n">
         <v>42</v>
       </c>
       <c r="E35" s="19" t="n">
         <v>46167</v>
       </c>
       <c r="F35" s="19">
         <f>E35+MAX(D35-1,0)</f>
@@ -4044,50 +4108,51 @@
       <c r="AW35" s="25" t="n"/>
       <c r="AX35" s="25" t="n"/>
       <c r="AY35" s="25" t="n"/>
       <c r="AZ35" s="25" t="n"/>
       <c r="BA35" s="25" t="n"/>
       <c r="BB35" s="25" t="n"/>
       <c r="BC35" s="25" t="n"/>
       <c r="BD35" s="25" t="n"/>
       <c r="BE35" s="25" t="n"/>
       <c r="BF35" s="25" t="n"/>
       <c r="BG35" s="25" t="n"/>
       <c r="BH35" s="25" t="n"/>
       <c r="BI35" s="25" t="n"/>
       <c r="BJ35" s="25" t="n"/>
       <c r="BK35" s="25" t="n"/>
       <c r="BL35" s="25" t="n"/>
       <c r="BM35" s="25" t="n"/>
       <c r="BN35" s="25" t="n"/>
       <c r="BO35" s="25" t="n"/>
       <c r="BP35" s="25" t="n"/>
       <c r="BQ35" s="25" t="n"/>
       <c r="BR35" s="25" t="n"/>
       <c r="BS35" s="25" t="n"/>
       <c r="BT35" s="25" t="n"/>
       <c r="BU35" s="25" t="n"/>
+      <c r="BV35" s="25" t="n"/>
     </row>
     <row r="36" ht="14.5" customHeight="1">
       <c r="A36" s="14" t="inlineStr">
         <is>
           <t>3.5</t>
         </is>
       </c>
       <c r="B36" s="13" t="inlineStr">
         <is>
           <t>Sub-block Fabrication – Zone 4 (Accommodation)</t>
         </is>
       </c>
       <c r="C36" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D36" s="22" t="n">
         <v>42</v>
       </c>
       <c r="E36" s="23" t="n">
         <v>46181</v>
       </c>
       <c r="F36" s="23">
         <f>E36+MAX(D36-1,0)</f>
@@ -4148,50 +4213,51 @@
       <c r="AW36" s="25" t="n"/>
       <c r="AX36" s="25" t="n"/>
       <c r="AY36" s="25" t="n"/>
       <c r="AZ36" s="25" t="n"/>
       <c r="BA36" s="25" t="n"/>
       <c r="BB36" s="25" t="n"/>
       <c r="BC36" s="25" t="n"/>
       <c r="BD36" s="25" t="n"/>
       <c r="BE36" s="25" t="n"/>
       <c r="BF36" s="25" t="n"/>
       <c r="BG36" s="25" t="n"/>
       <c r="BH36" s="25" t="n"/>
       <c r="BI36" s="25" t="n"/>
       <c r="BJ36" s="25" t="n"/>
       <c r="BK36" s="25" t="n"/>
       <c r="BL36" s="25" t="n"/>
       <c r="BM36" s="25" t="n"/>
       <c r="BN36" s="25" t="n"/>
       <c r="BO36" s="25" t="n"/>
       <c r="BP36" s="25" t="n"/>
       <c r="BQ36" s="25" t="n"/>
       <c r="BR36" s="25" t="n"/>
       <c r="BS36" s="25" t="n"/>
       <c r="BT36" s="25" t="n"/>
       <c r="BU36" s="25" t="n"/>
+      <c r="BV36" s="25" t="n"/>
     </row>
     <row r="37" ht="14.5" customHeight="1">
       <c r="A37" s="16" t="inlineStr">
         <is>
           <t>3.6</t>
         </is>
       </c>
       <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Block Assembly &amp; Pre-erection Outfitting</t>
         </is>
       </c>
       <c r="C37" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D37" s="18" t="n">
         <v>70</v>
       </c>
       <c r="E37" s="19" t="n">
         <v>46195</v>
       </c>
       <c r="F37" s="19">
         <f>E37+MAX(D37-1,0)</f>
@@ -4252,50 +4318,51 @@
       <c r="AW37" s="25" t="n"/>
       <c r="AX37" s="25" t="n"/>
       <c r="AY37" s="25" t="n"/>
       <c r="AZ37" s="25" t="n"/>
       <c r="BA37" s="25" t="n"/>
       <c r="BB37" s="25" t="n"/>
       <c r="BC37" s="25" t="n"/>
       <c r="BD37" s="25" t="n"/>
       <c r="BE37" s="25" t="n"/>
       <c r="BF37" s="25" t="n"/>
       <c r="BG37" s="25" t="n"/>
       <c r="BH37" s="25" t="n"/>
       <c r="BI37" s="25" t="n"/>
       <c r="BJ37" s="25" t="n"/>
       <c r="BK37" s="25" t="n"/>
       <c r="BL37" s="25" t="n"/>
       <c r="BM37" s="25" t="n"/>
       <c r="BN37" s="25" t="n"/>
       <c r="BO37" s="25" t="n"/>
       <c r="BP37" s="25" t="n"/>
       <c r="BQ37" s="25" t="n"/>
       <c r="BR37" s="25" t="n"/>
       <c r="BS37" s="25" t="n"/>
       <c r="BT37" s="25" t="n"/>
       <c r="BU37" s="25" t="n"/>
+      <c r="BV37" s="25" t="n"/>
     </row>
     <row r="38" ht="14.5" customHeight="1">
       <c r="A38" s="14" t="inlineStr">
         <is>
           <t>3.7</t>
         </is>
       </c>
       <c r="B38" s="13" t="inlineStr">
         <is>
           <t>Keel Laying</t>
         </is>
       </c>
       <c r="C38" s="14" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D38" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E38" s="23" t="n">
         <v>46223</v>
       </c>
       <c r="F38" s="23">
         <f>E38+MAX(D38-1,0)</f>
@@ -4546,50 +4613,54 @@
         <f>IF(AND(BO$14&gt;=$E38,BO$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BP38" s="21">
         <f>IF(AND(BP$14&gt;=$E38,BP$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ38" s="21">
         <f>IF(AND(BQ$14&gt;=$E38,BQ$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR38" s="21">
         <f>IF(AND(BR$14&gt;=$E38,BR$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS38" s="21">
         <f>IF(AND(BS$14&gt;=$E38,BS$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT38" s="21">
         <f>IF(AND(BT$14&gt;=$E38,BT$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU38" s="21">
         <f>IF(AND(BU$14&gt;=$E38,BU$14&lt;$E38+7),"◆","")</f>
+        <v/>
+      </c>
+      <c r="BV38" s="21">
+        <f>IF(AND(BV$14&gt;=$E38,BV$14&lt;$E38+7),"◆","")</f>
         <v/>
       </c>
     </row>
     <row r="39" ht="14.5" customHeight="1">
       <c r="A39" s="16" t="inlineStr">
         <is>
           <t>3.8</t>
         </is>
       </c>
       <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Hull Erection – Blocks 1 to 6</t>
         </is>
       </c>
       <c r="C39" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D39" s="18" t="n">
         <v>98</v>
       </c>
       <c r="E39" s="19" t="n">
         <v>46223</v>
       </c>
@@ -4652,50 +4723,51 @@
       <c r="AW39" s="25" t="n"/>
       <c r="AX39" s="25" t="n"/>
       <c r="AY39" s="25" t="n"/>
       <c r="AZ39" s="25" t="n"/>
       <c r="BA39" s="25" t="n"/>
       <c r="BB39" s="25" t="n"/>
       <c r="BC39" s="25" t="n"/>
       <c r="BD39" s="25" t="n"/>
       <c r="BE39" s="25" t="n"/>
       <c r="BF39" s="25" t="n"/>
       <c r="BG39" s="25" t="n"/>
       <c r="BH39" s="25" t="n"/>
       <c r="BI39" s="25" t="n"/>
       <c r="BJ39" s="25" t="n"/>
       <c r="BK39" s="25" t="n"/>
       <c r="BL39" s="25" t="n"/>
       <c r="BM39" s="25" t="n"/>
       <c r="BN39" s="25" t="n"/>
       <c r="BO39" s="25" t="n"/>
       <c r="BP39" s="25" t="n"/>
       <c r="BQ39" s="25" t="n"/>
       <c r="BR39" s="25" t="n"/>
       <c r="BS39" s="25" t="n"/>
       <c r="BT39" s="25" t="n"/>
       <c r="BU39" s="25" t="n"/>
+      <c r="BV39" s="25" t="n"/>
     </row>
     <row r="40" ht="14.5" customHeight="1">
       <c r="A40" s="14" t="inlineStr">
         <is>
           <t>3.9</t>
         </is>
       </c>
       <c r="B40" s="13" t="inlineStr">
         <is>
           <t>Hull Erection – Superstructure Blocks</t>
         </is>
       </c>
       <c r="C40" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D40" s="22" t="n">
         <v>42</v>
       </c>
       <c r="E40" s="23" t="n">
         <v>46293</v>
       </c>
       <c r="F40" s="23">
         <f>E40+MAX(D40-1,0)</f>
@@ -4756,50 +4828,51 @@
       <c r="AW40" s="25" t="n"/>
       <c r="AX40" s="25" t="n"/>
       <c r="AY40" s="25" t="n"/>
       <c r="AZ40" s="25" t="n"/>
       <c r="BA40" s="25" t="n"/>
       <c r="BB40" s="25" t="n"/>
       <c r="BC40" s="25" t="n"/>
       <c r="BD40" s="25" t="n"/>
       <c r="BE40" s="25" t="n"/>
       <c r="BF40" s="25" t="n"/>
       <c r="BG40" s="25" t="n"/>
       <c r="BH40" s="25" t="n"/>
       <c r="BI40" s="25" t="n"/>
       <c r="BJ40" s="25" t="n"/>
       <c r="BK40" s="25" t="n"/>
       <c r="BL40" s="25" t="n"/>
       <c r="BM40" s="25" t="n"/>
       <c r="BN40" s="25" t="n"/>
       <c r="BO40" s="25" t="n"/>
       <c r="BP40" s="25" t="n"/>
       <c r="BQ40" s="25" t="n"/>
       <c r="BR40" s="25" t="n"/>
       <c r="BS40" s="25" t="n"/>
       <c r="BT40" s="25" t="n"/>
       <c r="BU40" s="25" t="n"/>
+      <c r="BV40" s="25" t="n"/>
     </row>
     <row r="41" ht="14.5" customHeight="1">
       <c r="A41" s="16" t="inlineStr">
         <is>
           <t>3.10</t>
         </is>
       </c>
       <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Hull Structural Completion / Watertight</t>
         </is>
       </c>
       <c r="C41" s="16" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D41" s="18" t="n">
         <v>0</v>
       </c>
       <c r="E41" s="19" t="n">
         <v>46335</v>
       </c>
       <c r="F41" s="19">
         <f>E41+MAX(D41-1,0)</f>
@@ -5052,65 +5125,69 @@
       </c>
       <c r="BP41" s="21">
         <f>IF(AND(BP$14&gt;=$E41,BP$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ41" s="21">
         <f>IF(AND(BQ$14&gt;=$E41,BQ$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR41" s="21">
         <f>IF(AND(BR$14&gt;=$E41,BR$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS41" s="21">
         <f>IF(AND(BS$14&gt;=$E41,BS$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT41" s="21">
         <f>IF(AND(BT$14&gt;=$E41,BT$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU41" s="21">
         <f>IF(AND(BU$14&gt;=$E41,BU$14&lt;$E41+7),"◆","")</f>
         <v/>
       </c>
+      <c r="BV41" s="21">
+        <f>IF(AND(BV$14&gt;=$E41,BV$14&lt;$E41+7),"◆","")</f>
+        <v/>
+      </c>
     </row>
     <row r="42" ht="15" customHeight="1">
       <c r="A42" s="28" t="inlineStr">
         <is>
           <t>4.  Outfitting</t>
         </is>
       </c>
-      <c r="B42" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="I42" s="14" t="n"/>
+      <c r="B42" s="39" t="n"/>
+      <c r="C42" s="39" t="n"/>
+      <c r="D42" s="39" t="n"/>
+      <c r="E42" s="39" t="n"/>
+      <c r="F42" s="39" t="n"/>
+      <c r="G42" s="39" t="n"/>
+      <c r="H42" s="39" t="n"/>
+      <c r="I42" s="38" t="n"/>
       <c r="J42" s="29" t="n"/>
       <c r="K42" s="29" t="n"/>
       <c r="L42" s="29" t="n"/>
       <c r="M42" s="29" t="n"/>
       <c r="N42" s="29" t="n"/>
       <c r="O42" s="29" t="n"/>
       <c r="P42" s="29" t="n"/>
       <c r="Q42" s="29" t="n"/>
       <c r="R42" s="29" t="n"/>
       <c r="S42" s="29" t="n"/>
       <c r="T42" s="29" t="n"/>
       <c r="U42" s="29" t="n"/>
       <c r="V42" s="29" t="n"/>
       <c r="W42" s="29" t="n"/>
       <c r="X42" s="29" t="n"/>
       <c r="Y42" s="29" t="n"/>
       <c r="Z42" s="29" t="n"/>
       <c r="AA42" s="29" t="n"/>
       <c r="AB42" s="29" t="n"/>
       <c r="AC42" s="29" t="n"/>
       <c r="AD42" s="29" t="n"/>
       <c r="AE42" s="29" t="n"/>
       <c r="AF42" s="29" t="n"/>
       <c r="AG42" s="29" t="n"/>
       <c r="AH42" s="29" t="n"/>
@@ -5131,50 +5208,51 @@
       <c r="AW42" s="29" t="n"/>
       <c r="AX42" s="29" t="n"/>
       <c r="AY42" s="29" t="n"/>
       <c r="AZ42" s="29" t="n"/>
       <c r="BA42" s="29" t="n"/>
       <c r="BB42" s="29" t="n"/>
       <c r="BC42" s="29" t="n"/>
       <c r="BD42" s="29" t="n"/>
       <c r="BE42" s="29" t="n"/>
       <c r="BF42" s="29" t="n"/>
       <c r="BG42" s="29" t="n"/>
       <c r="BH42" s="29" t="n"/>
       <c r="BI42" s="29" t="n"/>
       <c r="BJ42" s="29" t="n"/>
       <c r="BK42" s="29" t="n"/>
       <c r="BL42" s="29" t="n"/>
       <c r="BM42" s="29" t="n"/>
       <c r="BN42" s="29" t="n"/>
       <c r="BO42" s="29" t="n"/>
       <c r="BP42" s="29" t="n"/>
       <c r="BQ42" s="29" t="n"/>
       <c r="BR42" s="29" t="n"/>
       <c r="BS42" s="29" t="n"/>
       <c r="BT42" s="29" t="n"/>
       <c r="BU42" s="29" t="n"/>
+      <c r="BV42" s="29" t="n"/>
     </row>
     <row r="43" ht="14.5" customHeight="1">
       <c r="A43" s="16" t="inlineStr">
         <is>
           <t>4.1</t>
         </is>
       </c>
       <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Engine Room Outfitting &amp; Foundations</t>
         </is>
       </c>
       <c r="C43" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D43" s="18" t="n">
         <v>70</v>
       </c>
       <c r="E43" s="19" t="n">
         <v>46251</v>
       </c>
       <c r="F43" s="19">
         <f>E43+MAX(D43-1,0)</f>
@@ -5235,50 +5313,51 @@
       <c r="AW43" s="25" t="n"/>
       <c r="AX43" s="25" t="n"/>
       <c r="AY43" s="25" t="n"/>
       <c r="AZ43" s="25" t="n"/>
       <c r="BA43" s="25" t="n"/>
       <c r="BB43" s="25" t="n"/>
       <c r="BC43" s="25" t="n"/>
       <c r="BD43" s="25" t="n"/>
       <c r="BE43" s="25" t="n"/>
       <c r="BF43" s="25" t="n"/>
       <c r="BG43" s="25" t="n"/>
       <c r="BH43" s="25" t="n"/>
       <c r="BI43" s="25" t="n"/>
       <c r="BJ43" s="25" t="n"/>
       <c r="BK43" s="25" t="n"/>
       <c r="BL43" s="25" t="n"/>
       <c r="BM43" s="25" t="n"/>
       <c r="BN43" s="25" t="n"/>
       <c r="BO43" s="25" t="n"/>
       <c r="BP43" s="25" t="n"/>
       <c r="BQ43" s="25" t="n"/>
       <c r="BR43" s="25" t="n"/>
       <c r="BS43" s="25" t="n"/>
       <c r="BT43" s="25" t="n"/>
       <c r="BU43" s="25" t="n"/>
+      <c r="BV43" s="25" t="n"/>
     </row>
     <row r="44" ht="14.5" customHeight="1">
       <c r="A44" s="14" t="inlineStr">
         <is>
           <t>4.2</t>
         </is>
       </c>
       <c r="B44" s="13" t="inlineStr">
         <is>
           <t>Main Engine &amp; Gearbox Installation</t>
         </is>
       </c>
       <c r="C44" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D44" s="22" t="n">
         <v>28</v>
       </c>
       <c r="E44" s="23" t="n">
         <v>46279</v>
       </c>
       <c r="F44" s="23">
         <f>E44+MAX(D44-1,0)</f>
@@ -5339,50 +5418,51 @@
       <c r="AW44" s="25" t="n"/>
       <c r="AX44" s="25" t="n"/>
       <c r="AY44" s="25" t="n"/>
       <c r="AZ44" s="25" t="n"/>
       <c r="BA44" s="25" t="n"/>
       <c r="BB44" s="25" t="n"/>
       <c r="BC44" s="25" t="n"/>
       <c r="BD44" s="25" t="n"/>
       <c r="BE44" s="25" t="n"/>
       <c r="BF44" s="25" t="n"/>
       <c r="BG44" s="25" t="n"/>
       <c r="BH44" s="25" t="n"/>
       <c r="BI44" s="25" t="n"/>
       <c r="BJ44" s="25" t="n"/>
       <c r="BK44" s="25" t="n"/>
       <c r="BL44" s="25" t="n"/>
       <c r="BM44" s="25" t="n"/>
       <c r="BN44" s="25" t="n"/>
       <c r="BO44" s="25" t="n"/>
       <c r="BP44" s="25" t="n"/>
       <c r="BQ44" s="25" t="n"/>
       <c r="BR44" s="25" t="n"/>
       <c r="BS44" s="25" t="n"/>
       <c r="BT44" s="25" t="n"/>
       <c r="BU44" s="25" t="n"/>
+      <c r="BV44" s="25" t="n"/>
     </row>
     <row r="45" ht="14.5" customHeight="1">
       <c r="A45" s="16" t="inlineStr">
         <is>
           <t>4.3</t>
         </is>
       </c>
       <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Piping Installation (Engine Room + Deck)</t>
         </is>
       </c>
       <c r="C45" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D45" s="18" t="n">
         <v>84</v>
       </c>
       <c r="E45" s="19" t="n">
         <v>46265</v>
       </c>
       <c r="F45" s="19">
         <f>E45+MAX(D45-1,0)</f>
@@ -5443,50 +5523,51 @@
       <c r="AW45" s="25" t="n"/>
       <c r="AX45" s="25" t="n"/>
       <c r="AY45" s="25" t="n"/>
       <c r="AZ45" s="25" t="n"/>
       <c r="BA45" s="25" t="n"/>
       <c r="BB45" s="25" t="n"/>
       <c r="BC45" s="25" t="n"/>
       <c r="BD45" s="25" t="n"/>
       <c r="BE45" s="25" t="n"/>
       <c r="BF45" s="25" t="n"/>
       <c r="BG45" s="25" t="n"/>
       <c r="BH45" s="25" t="n"/>
       <c r="BI45" s="25" t="n"/>
       <c r="BJ45" s="25" t="n"/>
       <c r="BK45" s="25" t="n"/>
       <c r="BL45" s="25" t="n"/>
       <c r="BM45" s="25" t="n"/>
       <c r="BN45" s="25" t="n"/>
       <c r="BO45" s="25" t="n"/>
       <c r="BP45" s="25" t="n"/>
       <c r="BQ45" s="25" t="n"/>
       <c r="BR45" s="25" t="n"/>
       <c r="BS45" s="25" t="n"/>
       <c r="BT45" s="25" t="n"/>
       <c r="BU45" s="25" t="n"/>
+      <c r="BV45" s="25" t="n"/>
     </row>
     <row r="46" ht="14.5" customHeight="1">
       <c r="A46" s="14" t="inlineStr">
         <is>
           <t>4.4</t>
         </is>
       </c>
       <c r="B46" s="13" t="inlineStr">
         <is>
           <t>Electrical Cable Pulling &amp; Termination</t>
         </is>
       </c>
       <c r="C46" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D46" s="22" t="n">
         <v>84</v>
       </c>
       <c r="E46" s="23" t="n">
         <v>46279</v>
       </c>
       <c r="F46" s="23">
         <f>E46+MAX(D46-1,0)</f>
@@ -5547,50 +5628,51 @@
       <c r="AW46" s="25" t="n"/>
       <c r="AX46" s="25" t="n"/>
       <c r="AY46" s="25" t="n"/>
       <c r="AZ46" s="25" t="n"/>
       <c r="BA46" s="25" t="n"/>
       <c r="BB46" s="25" t="n"/>
       <c r="BC46" s="25" t="n"/>
       <c r="BD46" s="25" t="n"/>
       <c r="BE46" s="25" t="n"/>
       <c r="BF46" s="25" t="n"/>
       <c r="BG46" s="25" t="n"/>
       <c r="BH46" s="25" t="n"/>
       <c r="BI46" s="25" t="n"/>
       <c r="BJ46" s="25" t="n"/>
       <c r="BK46" s="25" t="n"/>
       <c r="BL46" s="25" t="n"/>
       <c r="BM46" s="25" t="n"/>
       <c r="BN46" s="25" t="n"/>
       <c r="BO46" s="25" t="n"/>
       <c r="BP46" s="25" t="n"/>
       <c r="BQ46" s="25" t="n"/>
       <c r="BR46" s="25" t="n"/>
       <c r="BS46" s="25" t="n"/>
       <c r="BT46" s="25" t="n"/>
       <c r="BU46" s="25" t="n"/>
+      <c r="BV46" s="25" t="n"/>
     </row>
     <row r="47" ht="14.5" customHeight="1">
       <c r="A47" s="16" t="inlineStr">
         <is>
           <t>4.5</t>
         </is>
       </c>
       <c r="B47" s="17" t="inlineStr">
         <is>
           <t>HVAC Installation</t>
         </is>
       </c>
       <c r="C47" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D47" s="18" t="n">
         <v>56</v>
       </c>
       <c r="E47" s="19" t="n">
         <v>46307</v>
       </c>
       <c r="F47" s="19">
         <f>E47+MAX(D47-1,0)</f>
@@ -5651,50 +5733,51 @@
       <c r="AW47" s="25" t="n"/>
       <c r="AX47" s="25" t="n"/>
       <c r="AY47" s="25" t="n"/>
       <c r="AZ47" s="25" t="n"/>
       <c r="BA47" s="25" t="n"/>
       <c r="BB47" s="25" t="n"/>
       <c r="BC47" s="25" t="n"/>
       <c r="BD47" s="25" t="n"/>
       <c r="BE47" s="25" t="n"/>
       <c r="BF47" s="25" t="n"/>
       <c r="BG47" s="25" t="n"/>
       <c r="BH47" s="25" t="n"/>
       <c r="BI47" s="25" t="n"/>
       <c r="BJ47" s="25" t="n"/>
       <c r="BK47" s="25" t="n"/>
       <c r="BL47" s="25" t="n"/>
       <c r="BM47" s="25" t="n"/>
       <c r="BN47" s="25" t="n"/>
       <c r="BO47" s="25" t="n"/>
       <c r="BP47" s="25" t="n"/>
       <c r="BQ47" s="25" t="n"/>
       <c r="BR47" s="25" t="n"/>
       <c r="BS47" s="25" t="n"/>
       <c r="BT47" s="25" t="n"/>
       <c r="BU47" s="25" t="n"/>
+      <c r="BV47" s="25" t="n"/>
     </row>
     <row r="48" ht="14.5" customHeight="1">
       <c r="A48" s="14" t="inlineStr">
         <is>
           <t>4.6</t>
         </is>
       </c>
       <c r="B48" s="13" t="inlineStr">
         <is>
           <t>Accommodation Outfitting (Cabins, Galley, Mess)</t>
         </is>
       </c>
       <c r="C48" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D48" s="22" t="n">
         <v>70</v>
       </c>
       <c r="E48" s="23" t="n">
         <v>46321</v>
       </c>
       <c r="F48" s="23">
         <f>E48+MAX(D48-1,0)</f>
@@ -5755,50 +5838,51 @@
       <c r="AW48" s="25" t="n"/>
       <c r="AX48" s="25" t="n"/>
       <c r="AY48" s="25" t="n"/>
       <c r="AZ48" s="25" t="n"/>
       <c r="BA48" s="25" t="n"/>
       <c r="BB48" s="25" t="n"/>
       <c r="BC48" s="25" t="n"/>
       <c r="BD48" s="25" t="n"/>
       <c r="BE48" s="25" t="n"/>
       <c r="BF48" s="25" t="n"/>
       <c r="BG48" s="25" t="n"/>
       <c r="BH48" s="25" t="n"/>
       <c r="BI48" s="25" t="n"/>
       <c r="BJ48" s="25" t="n"/>
       <c r="BK48" s="25" t="n"/>
       <c r="BL48" s="25" t="n"/>
       <c r="BM48" s="25" t="n"/>
       <c r="BN48" s="25" t="n"/>
       <c r="BO48" s="25" t="n"/>
       <c r="BP48" s="25" t="n"/>
       <c r="BQ48" s="25" t="n"/>
       <c r="BR48" s="25" t="n"/>
       <c r="BS48" s="25" t="n"/>
       <c r="BT48" s="25" t="n"/>
       <c r="BU48" s="25" t="n"/>
+      <c r="BV48" s="25" t="n"/>
     </row>
     <row r="49" ht="14.5" customHeight="1">
       <c r="A49" s="16" t="inlineStr">
         <is>
           <t>4.7</t>
         </is>
       </c>
       <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Deck Machinery Installation (Winches, Cranes)</t>
         </is>
       </c>
       <c r="C49" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D49" s="18" t="n">
         <v>42</v>
       </c>
       <c r="E49" s="19" t="n">
         <v>46335</v>
       </c>
       <c r="F49" s="19">
         <f>E49+MAX(D49-1,0)</f>
@@ -5859,50 +5943,51 @@
       <c r="AW49" s="25" t="n"/>
       <c r="AX49" s="25" t="n"/>
       <c r="AY49" s="25" t="n"/>
       <c r="AZ49" s="25" t="n"/>
       <c r="BA49" s="25" t="n"/>
       <c r="BB49" s="25" t="n"/>
       <c r="BC49" s="25" t="n"/>
       <c r="BD49" s="25" t="n"/>
       <c r="BE49" s="25" t="n"/>
       <c r="BF49" s="25" t="n"/>
       <c r="BG49" s="25" t="n"/>
       <c r="BH49" s="25" t="n"/>
       <c r="BI49" s="25" t="n"/>
       <c r="BJ49" s="25" t="n"/>
       <c r="BK49" s="25" t="n"/>
       <c r="BL49" s="25" t="n"/>
       <c r="BM49" s="25" t="n"/>
       <c r="BN49" s="25" t="n"/>
       <c r="BO49" s="25" t="n"/>
       <c r="BP49" s="25" t="n"/>
       <c r="BQ49" s="25" t="n"/>
       <c r="BR49" s="25" t="n"/>
       <c r="BS49" s="25" t="n"/>
       <c r="BT49" s="25" t="n"/>
       <c r="BU49" s="25" t="n"/>
+      <c r="BV49" s="25" t="n"/>
     </row>
     <row r="50" ht="14.5" customHeight="1">
       <c r="A50" s="14" t="inlineStr">
         <is>
           <t>4.8</t>
         </is>
       </c>
       <c r="B50" s="13" t="inlineStr">
         <is>
           <t>Navigation &amp; Communication Equipment Install</t>
         </is>
       </c>
       <c r="C50" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D50" s="22" t="n">
         <v>28</v>
       </c>
       <c r="E50" s="23" t="n">
         <v>46377</v>
       </c>
       <c r="F50" s="23">
         <f>E50+MAX(D50-1,0)</f>
@@ -5963,65 +6048,66 @@
       <c r="AW50" s="25" t="n"/>
       <c r="AX50" s="25" t="n"/>
       <c r="AY50" s="25" t="n"/>
       <c r="AZ50" s="25" t="n"/>
       <c r="BA50" s="25" t="n"/>
       <c r="BB50" s="25" t="n"/>
       <c r="BC50" s="25" t="n"/>
       <c r="BD50" s="25" t="n"/>
       <c r="BE50" s="25" t="n"/>
       <c r="BF50" s="25" t="n"/>
       <c r="BG50" s="25" t="n"/>
       <c r="BH50" s="25" t="n"/>
       <c r="BI50" s="25" t="n"/>
       <c r="BJ50" s="25" t="n"/>
       <c r="BK50" s="25" t="n"/>
       <c r="BL50" s="25" t="n"/>
       <c r="BM50" s="25" t="n"/>
       <c r="BN50" s="25" t="n"/>
       <c r="BO50" s="25" t="n"/>
       <c r="BP50" s="25" t="n"/>
       <c r="BQ50" s="25" t="n"/>
       <c r="BR50" s="25" t="n"/>
       <c r="BS50" s="25" t="n"/>
       <c r="BT50" s="25" t="n"/>
       <c r="BU50" s="25" t="n"/>
+      <c r="BV50" s="25" t="n"/>
     </row>
     <row r="51" ht="15" customHeight="1">
       <c r="A51" s="16" t="inlineStr">
         <is>
           <t>5.  Painting &amp; Coating</t>
         </is>
       </c>
-      <c r="B51" s="17" t="n"/>
-[...6 lines deleted...]
-      <c r="I51" s="16" t="n"/>
+      <c r="B51" s="39" t="n"/>
+      <c r="C51" s="39" t="n"/>
+      <c r="D51" s="39" t="n"/>
+      <c r="E51" s="39" t="n"/>
+      <c r="F51" s="39" t="n"/>
+      <c r="G51" s="39" t="n"/>
+      <c r="H51" s="39" t="n"/>
+      <c r="I51" s="38" t="n"/>
       <c r="J51" s="30" t="n"/>
       <c r="K51" s="30" t="n"/>
       <c r="L51" s="30" t="n"/>
       <c r="M51" s="30" t="n"/>
       <c r="N51" s="30" t="n"/>
       <c r="O51" s="30" t="n"/>
       <c r="P51" s="30" t="n"/>
       <c r="Q51" s="30" t="n"/>
       <c r="R51" s="30" t="n"/>
       <c r="S51" s="30" t="n"/>
       <c r="T51" s="30" t="n"/>
       <c r="U51" s="30" t="n"/>
       <c r="V51" s="30" t="n"/>
       <c r="W51" s="30" t="n"/>
       <c r="X51" s="30" t="n"/>
       <c r="Y51" s="30" t="n"/>
       <c r="Z51" s="30" t="n"/>
       <c r="AA51" s="30" t="n"/>
       <c r="AB51" s="30" t="n"/>
       <c r="AC51" s="30" t="n"/>
       <c r="AD51" s="30" t="n"/>
       <c r="AE51" s="30" t="n"/>
       <c r="AF51" s="30" t="n"/>
       <c r="AG51" s="30" t="n"/>
       <c r="AH51" s="30" t="n"/>
@@ -6042,50 +6128,51 @@
       <c r="AW51" s="30" t="n"/>
       <c r="AX51" s="30" t="n"/>
       <c r="AY51" s="30" t="n"/>
       <c r="AZ51" s="30" t="n"/>
       <c r="BA51" s="30" t="n"/>
       <c r="BB51" s="30" t="n"/>
       <c r="BC51" s="30" t="n"/>
       <c r="BD51" s="30" t="n"/>
       <c r="BE51" s="30" t="n"/>
       <c r="BF51" s="30" t="n"/>
       <c r="BG51" s="30" t="n"/>
       <c r="BH51" s="30" t="n"/>
       <c r="BI51" s="30" t="n"/>
       <c r="BJ51" s="30" t="n"/>
       <c r="BK51" s="30" t="n"/>
       <c r="BL51" s="30" t="n"/>
       <c r="BM51" s="30" t="n"/>
       <c r="BN51" s="30" t="n"/>
       <c r="BO51" s="30" t="n"/>
       <c r="BP51" s="30" t="n"/>
       <c r="BQ51" s="30" t="n"/>
       <c r="BR51" s="30" t="n"/>
       <c r="BS51" s="30" t="n"/>
       <c r="BT51" s="30" t="n"/>
       <c r="BU51" s="30" t="n"/>
+      <c r="BV51" s="30" t="n"/>
     </row>
     <row r="52" ht="14.5" customHeight="1">
       <c r="A52" s="14" t="inlineStr">
         <is>
           <t>5.1</t>
         </is>
       </c>
       <c r="B52" s="13" t="inlineStr">
         <is>
           <t>Blast &amp; Primer Coating – Block Stage</t>
         </is>
       </c>
       <c r="C52" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D52" s="22" t="n">
         <v>140</v>
       </c>
       <c r="E52" s="23" t="n">
         <v>46167</v>
       </c>
       <c r="F52" s="23">
         <f>E52+MAX(D52-1,0)</f>
@@ -6146,50 +6233,51 @@
       <c r="AW52" s="25" t="n"/>
       <c r="AX52" s="25" t="n"/>
       <c r="AY52" s="25" t="n"/>
       <c r="AZ52" s="25" t="n"/>
       <c r="BA52" s="25" t="n"/>
       <c r="BB52" s="25" t="n"/>
       <c r="BC52" s="25" t="n"/>
       <c r="BD52" s="25" t="n"/>
       <c r="BE52" s="25" t="n"/>
       <c r="BF52" s="25" t="n"/>
       <c r="BG52" s="25" t="n"/>
       <c r="BH52" s="25" t="n"/>
       <c r="BI52" s="25" t="n"/>
       <c r="BJ52" s="25" t="n"/>
       <c r="BK52" s="25" t="n"/>
       <c r="BL52" s="25" t="n"/>
       <c r="BM52" s="25" t="n"/>
       <c r="BN52" s="25" t="n"/>
       <c r="BO52" s="25" t="n"/>
       <c r="BP52" s="25" t="n"/>
       <c r="BQ52" s="25" t="n"/>
       <c r="BR52" s="25" t="n"/>
       <c r="BS52" s="25" t="n"/>
       <c r="BT52" s="25" t="n"/>
       <c r="BU52" s="25" t="n"/>
+      <c r="BV52" s="25" t="n"/>
     </row>
     <row r="53" ht="14.5" customHeight="1">
       <c r="A53" s="16" t="inlineStr">
         <is>
           <t>5.2</t>
         </is>
       </c>
       <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Final Coating – Underwater Hull</t>
         </is>
       </c>
       <c r="C53" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D53" s="18" t="n">
         <v>21</v>
       </c>
       <c r="E53" s="19" t="n">
         <v>46363</v>
       </c>
       <c r="F53" s="19">
         <f>E53+MAX(D53-1,0)</f>
@@ -6250,50 +6338,51 @@
       <c r="AW53" s="25" t="n"/>
       <c r="AX53" s="25" t="n"/>
       <c r="AY53" s="25" t="n"/>
       <c r="AZ53" s="25" t="n"/>
       <c r="BA53" s="25" t="n"/>
       <c r="BB53" s="25" t="n"/>
       <c r="BC53" s="25" t="n"/>
       <c r="BD53" s="25" t="n"/>
       <c r="BE53" s="25" t="n"/>
       <c r="BF53" s="25" t="n"/>
       <c r="BG53" s="25" t="n"/>
       <c r="BH53" s="25" t="n"/>
       <c r="BI53" s="25" t="n"/>
       <c r="BJ53" s="25" t="n"/>
       <c r="BK53" s="25" t="n"/>
       <c r="BL53" s="25" t="n"/>
       <c r="BM53" s="25" t="n"/>
       <c r="BN53" s="25" t="n"/>
       <c r="BO53" s="25" t="n"/>
       <c r="BP53" s="25" t="n"/>
       <c r="BQ53" s="25" t="n"/>
       <c r="BR53" s="25" t="n"/>
       <c r="BS53" s="25" t="n"/>
       <c r="BT53" s="25" t="n"/>
       <c r="BU53" s="25" t="n"/>
+      <c r="BV53" s="25" t="n"/>
     </row>
     <row r="54" ht="14.5" customHeight="1">
       <c r="A54" s="14" t="inlineStr">
         <is>
           <t>5.3</t>
         </is>
       </c>
       <c r="B54" s="13" t="inlineStr">
         <is>
           <t>Final Coating – Topsides &amp; Superstructure</t>
         </is>
       </c>
       <c r="C54" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D54" s="22" t="n">
         <v>28</v>
       </c>
       <c r="E54" s="23" t="n">
         <v>46377</v>
       </c>
       <c r="F54" s="23">
         <f>E54+MAX(D54-1,0)</f>
@@ -6354,50 +6443,51 @@
       <c r="AW54" s="25" t="n"/>
       <c r="AX54" s="25" t="n"/>
       <c r="AY54" s="25" t="n"/>
       <c r="AZ54" s="25" t="n"/>
       <c r="BA54" s="25" t="n"/>
       <c r="BB54" s="25" t="n"/>
       <c r="BC54" s="25" t="n"/>
       <c r="BD54" s="25" t="n"/>
       <c r="BE54" s="25" t="n"/>
       <c r="BF54" s="25" t="n"/>
       <c r="BG54" s="25" t="n"/>
       <c r="BH54" s="25" t="n"/>
       <c r="BI54" s="25" t="n"/>
       <c r="BJ54" s="25" t="n"/>
       <c r="BK54" s="25" t="n"/>
       <c r="BL54" s="25" t="n"/>
       <c r="BM54" s="25" t="n"/>
       <c r="BN54" s="25" t="n"/>
       <c r="BO54" s="25" t="n"/>
       <c r="BP54" s="25" t="n"/>
       <c r="BQ54" s="25" t="n"/>
       <c r="BR54" s="25" t="n"/>
       <c r="BS54" s="25" t="n"/>
       <c r="BT54" s="25" t="n"/>
       <c r="BU54" s="25" t="n"/>
+      <c r="BV54" s="25" t="n"/>
     </row>
     <row r="55" ht="14.5" customHeight="1">
       <c r="A55" s="16" t="inlineStr">
         <is>
           <t>5.4</t>
         </is>
       </c>
       <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Draft Marks &amp; Hull Markings</t>
         </is>
       </c>
       <c r="C55" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D55" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E55" s="19" t="n">
         <v>46405</v>
       </c>
       <c r="F55" s="19">
         <f>E55+MAX(D55-1,0)</f>
@@ -6458,65 +6548,66 @@
       <c r="AW55" s="25" t="n"/>
       <c r="AX55" s="25" t="n"/>
       <c r="AY55" s="25" t="n"/>
       <c r="AZ55" s="25" t="n"/>
       <c r="BA55" s="25" t="n"/>
       <c r="BB55" s="25" t="n"/>
       <c r="BC55" s="25" t="n"/>
       <c r="BD55" s="25" t="n"/>
       <c r="BE55" s="25" t="n"/>
       <c r="BF55" s="25" t="n"/>
       <c r="BG55" s="25" t="n"/>
       <c r="BH55" s="25" t="n"/>
       <c r="BI55" s="25" t="n"/>
       <c r="BJ55" s="25" t="n"/>
       <c r="BK55" s="25" t="n"/>
       <c r="BL55" s="25" t="n"/>
       <c r="BM55" s="25" t="n"/>
       <c r="BN55" s="25" t="n"/>
       <c r="BO55" s="25" t="n"/>
       <c r="BP55" s="25" t="n"/>
       <c r="BQ55" s="25" t="n"/>
       <c r="BR55" s="25" t="n"/>
       <c r="BS55" s="25" t="n"/>
       <c r="BT55" s="25" t="n"/>
       <c r="BU55" s="25" t="n"/>
+      <c r="BV55" s="25" t="n"/>
     </row>
     <row r="56" ht="15" customHeight="1">
       <c r="A56" s="31" t="inlineStr">
         <is>
           <t>6.  Testing &amp; Commissioning</t>
         </is>
       </c>
-      <c r="B56" s="13" t="n"/>
-[...6 lines deleted...]
-      <c r="I56" s="14" t="n"/>
+      <c r="B56" s="39" t="n"/>
+      <c r="C56" s="39" t="n"/>
+      <c r="D56" s="39" t="n"/>
+      <c r="E56" s="39" t="n"/>
+      <c r="F56" s="39" t="n"/>
+      <c r="G56" s="39" t="n"/>
+      <c r="H56" s="39" t="n"/>
+      <c r="I56" s="38" t="n"/>
       <c r="J56" s="32" t="n"/>
       <c r="K56" s="32" t="n"/>
       <c r="L56" s="32" t="n"/>
       <c r="M56" s="32" t="n"/>
       <c r="N56" s="32" t="n"/>
       <c r="O56" s="32" t="n"/>
       <c r="P56" s="32" t="n"/>
       <c r="Q56" s="32" t="n"/>
       <c r="R56" s="32" t="n"/>
       <c r="S56" s="32" t="n"/>
       <c r="T56" s="32" t="n"/>
       <c r="U56" s="32" t="n"/>
       <c r="V56" s="32" t="n"/>
       <c r="W56" s="32" t="n"/>
       <c r="X56" s="32" t="n"/>
       <c r="Y56" s="32" t="n"/>
       <c r="Z56" s="32" t="n"/>
       <c r="AA56" s="32" t="n"/>
       <c r="AB56" s="32" t="n"/>
       <c r="AC56" s="32" t="n"/>
       <c r="AD56" s="32" t="n"/>
       <c r="AE56" s="32" t="n"/>
       <c r="AF56" s="32" t="n"/>
       <c r="AG56" s="32" t="n"/>
       <c r="AH56" s="32" t="n"/>
@@ -6537,50 +6628,51 @@
       <c r="AW56" s="32" t="n"/>
       <c r="AX56" s="32" t="n"/>
       <c r="AY56" s="32" t="n"/>
       <c r="AZ56" s="32" t="n"/>
       <c r="BA56" s="32" t="n"/>
       <c r="BB56" s="32" t="n"/>
       <c r="BC56" s="32" t="n"/>
       <c r="BD56" s="32" t="n"/>
       <c r="BE56" s="32" t="n"/>
       <c r="BF56" s="32" t="n"/>
       <c r="BG56" s="32" t="n"/>
       <c r="BH56" s="32" t="n"/>
       <c r="BI56" s="32" t="n"/>
       <c r="BJ56" s="32" t="n"/>
       <c r="BK56" s="32" t="n"/>
       <c r="BL56" s="32" t="n"/>
       <c r="BM56" s="32" t="n"/>
       <c r="BN56" s="32" t="n"/>
       <c r="BO56" s="32" t="n"/>
       <c r="BP56" s="32" t="n"/>
       <c r="BQ56" s="32" t="n"/>
       <c r="BR56" s="32" t="n"/>
       <c r="BS56" s="32" t="n"/>
       <c r="BT56" s="32" t="n"/>
       <c r="BU56" s="32" t="n"/>
+      <c r="BV56" s="32" t="n"/>
     </row>
     <row r="57" ht="14.5" customHeight="1">
       <c r="A57" s="16" t="inlineStr">
         <is>
           <t>6.1</t>
         </is>
       </c>
       <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tank Testing (Ballast, Fuel, Fresh Water)</t>
         </is>
       </c>
       <c r="C57" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D57" s="18" t="n">
         <v>21</v>
       </c>
       <c r="E57" s="19" t="n">
         <v>46349</v>
       </c>
       <c r="F57" s="19">
         <f>E57+MAX(D57-1,0)</f>
@@ -6641,50 +6733,51 @@
       <c r="AW57" s="25" t="n"/>
       <c r="AX57" s="25" t="n"/>
       <c r="AY57" s="25" t="n"/>
       <c r="AZ57" s="25" t="n"/>
       <c r="BA57" s="25" t="n"/>
       <c r="BB57" s="25" t="n"/>
       <c r="BC57" s="25" t="n"/>
       <c r="BD57" s="25" t="n"/>
       <c r="BE57" s="25" t="n"/>
       <c r="BF57" s="25" t="n"/>
       <c r="BG57" s="25" t="n"/>
       <c r="BH57" s="25" t="n"/>
       <c r="BI57" s="25" t="n"/>
       <c r="BJ57" s="25" t="n"/>
       <c r="BK57" s="25" t="n"/>
       <c r="BL57" s="25" t="n"/>
       <c r="BM57" s="25" t="n"/>
       <c r="BN57" s="25" t="n"/>
       <c r="BO57" s="25" t="n"/>
       <c r="BP57" s="25" t="n"/>
       <c r="BQ57" s="25" t="n"/>
       <c r="BR57" s="25" t="n"/>
       <c r="BS57" s="25" t="n"/>
       <c r="BT57" s="25" t="n"/>
       <c r="BU57" s="25" t="n"/>
+      <c r="BV57" s="25" t="n"/>
     </row>
     <row r="58" ht="14.5" customHeight="1">
       <c r="A58" s="14" t="inlineStr">
         <is>
           <t>6.2</t>
         </is>
       </c>
       <c r="B58" s="13" t="inlineStr">
         <is>
           <t>Dock Trials – Main Engine</t>
         </is>
       </c>
       <c r="C58" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D58" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E58" s="23" t="n">
         <v>46391</v>
       </c>
       <c r="F58" s="23">
         <f>E58+MAX(D58-1,0)</f>
@@ -6745,50 +6838,51 @@
       <c r="AW58" s="25" t="n"/>
       <c r="AX58" s="25" t="n"/>
       <c r="AY58" s="25" t="n"/>
       <c r="AZ58" s="25" t="n"/>
       <c r="BA58" s="25" t="n"/>
       <c r="BB58" s="25" t="n"/>
       <c r="BC58" s="25" t="n"/>
       <c r="BD58" s="25" t="n"/>
       <c r="BE58" s="25" t="n"/>
       <c r="BF58" s="25" t="n"/>
       <c r="BG58" s="25" t="n"/>
       <c r="BH58" s="25" t="n"/>
       <c r="BI58" s="25" t="n"/>
       <c r="BJ58" s="25" t="n"/>
       <c r="BK58" s="25" t="n"/>
       <c r="BL58" s="25" t="n"/>
       <c r="BM58" s="25" t="n"/>
       <c r="BN58" s="25" t="n"/>
       <c r="BO58" s="25" t="n"/>
       <c r="BP58" s="25" t="n"/>
       <c r="BQ58" s="25" t="n"/>
       <c r="BR58" s="25" t="n"/>
       <c r="BS58" s="25" t="n"/>
       <c r="BT58" s="25" t="n"/>
       <c r="BU58" s="25" t="n"/>
+      <c r="BV58" s="25" t="n"/>
     </row>
     <row r="59" ht="14.5" customHeight="1">
       <c r="A59" s="16" t="inlineStr">
         <is>
           <t>6.3</t>
         </is>
       </c>
       <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Machinery &amp; System Commissioning</t>
         </is>
       </c>
       <c r="C59" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D59" s="18" t="n">
         <v>42</v>
       </c>
       <c r="E59" s="19" t="n">
         <v>46391</v>
       </c>
       <c r="F59" s="19">
         <f>E59+MAX(D59-1,0)</f>
@@ -6849,50 +6943,51 @@
       <c r="AW59" s="25" t="n"/>
       <c r="AX59" s="25" t="n"/>
       <c r="AY59" s="25" t="n"/>
       <c r="AZ59" s="25" t="n"/>
       <c r="BA59" s="25" t="n"/>
       <c r="BB59" s="25" t="n"/>
       <c r="BC59" s="25" t="n"/>
       <c r="BD59" s="25" t="n"/>
       <c r="BE59" s="25" t="n"/>
       <c r="BF59" s="25" t="n"/>
       <c r="BG59" s="25" t="n"/>
       <c r="BH59" s="25" t="n"/>
       <c r="BI59" s="25" t="n"/>
       <c r="BJ59" s="25" t="n"/>
       <c r="BK59" s="25" t="n"/>
       <c r="BL59" s="25" t="n"/>
       <c r="BM59" s="25" t="n"/>
       <c r="BN59" s="25" t="n"/>
       <c r="BO59" s="25" t="n"/>
       <c r="BP59" s="25" t="n"/>
       <c r="BQ59" s="25" t="n"/>
       <c r="BR59" s="25" t="n"/>
       <c r="BS59" s="25" t="n"/>
       <c r="BT59" s="25" t="n"/>
       <c r="BU59" s="25" t="n"/>
+      <c r="BV59" s="25" t="n"/>
     </row>
     <row r="60" ht="14.5" customHeight="1">
       <c r="A60" s="14" t="inlineStr">
         <is>
           <t>6.4</t>
         </is>
       </c>
       <c r="B60" s="13" t="inlineStr">
         <is>
           <t>Safety Equipment &amp; Fire System Function Test</t>
         </is>
       </c>
       <c r="C60" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D60" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E60" s="23" t="n">
         <v>46419</v>
       </c>
       <c r="F60" s="23">
         <f>E60+MAX(D60-1,0)</f>
@@ -6953,65 +7048,66 @@
       <c r="AW60" s="25" t="n"/>
       <c r="AX60" s="25" t="n"/>
       <c r="AY60" s="25" t="n"/>
       <c r="AZ60" s="25" t="n"/>
       <c r="BA60" s="25" t="n"/>
       <c r="BB60" s="25" t="n"/>
       <c r="BC60" s="25" t="n"/>
       <c r="BD60" s="25" t="n"/>
       <c r="BE60" s="25" t="n"/>
       <c r="BF60" s="25" t="n"/>
       <c r="BG60" s="25" t="n"/>
       <c r="BH60" s="25" t="n"/>
       <c r="BI60" s="25" t="n"/>
       <c r="BJ60" s="25" t="n"/>
       <c r="BK60" s="25" t="n"/>
       <c r="BL60" s="25" t="n"/>
       <c r="BM60" s="25" t="n"/>
       <c r="BN60" s="25" t="n"/>
       <c r="BO60" s="25" t="n"/>
       <c r="BP60" s="25" t="n"/>
       <c r="BQ60" s="25" t="n"/>
       <c r="BR60" s="25" t="n"/>
       <c r="BS60" s="25" t="n"/>
       <c r="BT60" s="25" t="n"/>
       <c r="BU60" s="25" t="n"/>
+      <c r="BV60" s="25" t="n"/>
     </row>
     <row r="61" ht="15" customHeight="1">
       <c r="A61" s="16" t="inlineStr">
         <is>
           <t>7.  Launch &amp; Sea Trials</t>
         </is>
       </c>
-      <c r="B61" s="17" t="n"/>
-[...6 lines deleted...]
-      <c r="I61" s="16" t="n"/>
+      <c r="B61" s="39" t="n"/>
+      <c r="C61" s="39" t="n"/>
+      <c r="D61" s="39" t="n"/>
+      <c r="E61" s="39" t="n"/>
+      <c r="F61" s="39" t="n"/>
+      <c r="G61" s="39" t="n"/>
+      <c r="H61" s="39" t="n"/>
+      <c r="I61" s="38" t="n"/>
       <c r="J61" s="33" t="n"/>
       <c r="K61" s="33" t="n"/>
       <c r="L61" s="33" t="n"/>
       <c r="M61" s="33" t="n"/>
       <c r="N61" s="33" t="n"/>
       <c r="O61" s="33" t="n"/>
       <c r="P61" s="33" t="n"/>
       <c r="Q61" s="33" t="n"/>
       <c r="R61" s="33" t="n"/>
       <c r="S61" s="33" t="n"/>
       <c r="T61" s="33" t="n"/>
       <c r="U61" s="33" t="n"/>
       <c r="V61" s="33" t="n"/>
       <c r="W61" s="33" t="n"/>
       <c r="X61" s="33" t="n"/>
       <c r="Y61" s="33" t="n"/>
       <c r="Z61" s="33" t="n"/>
       <c r="AA61" s="33" t="n"/>
       <c r="AB61" s="33" t="n"/>
       <c r="AC61" s="33" t="n"/>
       <c r="AD61" s="33" t="n"/>
       <c r="AE61" s="33" t="n"/>
       <c r="AF61" s="33" t="n"/>
       <c r="AG61" s="33" t="n"/>
       <c r="AH61" s="33" t="n"/>
@@ -7032,50 +7128,51 @@
       <c r="AW61" s="33" t="n"/>
       <c r="AX61" s="33" t="n"/>
       <c r="AY61" s="33" t="n"/>
       <c r="AZ61" s="33" t="n"/>
       <c r="BA61" s="33" t="n"/>
       <c r="BB61" s="33" t="n"/>
       <c r="BC61" s="33" t="n"/>
       <c r="BD61" s="33" t="n"/>
       <c r="BE61" s="33" t="n"/>
       <c r="BF61" s="33" t="n"/>
       <c r="BG61" s="33" t="n"/>
       <c r="BH61" s="33" t="n"/>
       <c r="BI61" s="33" t="n"/>
       <c r="BJ61" s="33" t="n"/>
       <c r="BK61" s="33" t="n"/>
       <c r="BL61" s="33" t="n"/>
       <c r="BM61" s="33" t="n"/>
       <c r="BN61" s="33" t="n"/>
       <c r="BO61" s="33" t="n"/>
       <c r="BP61" s="33" t="n"/>
       <c r="BQ61" s="33" t="n"/>
       <c r="BR61" s="33" t="n"/>
       <c r="BS61" s="33" t="n"/>
       <c r="BT61" s="33" t="n"/>
       <c r="BU61" s="33" t="n"/>
+      <c r="BV61" s="33" t="n"/>
     </row>
     <row r="62" ht="14.5" customHeight="1">
       <c r="A62" s="14" t="inlineStr">
         <is>
           <t>7.1</t>
         </is>
       </c>
       <c r="B62" s="13" t="inlineStr">
         <is>
           <t>Launching</t>
         </is>
       </c>
       <c r="C62" s="14" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D62" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E62" s="23" t="n">
         <v>46349</v>
       </c>
       <c r="F62" s="23">
         <f>E62+MAX(D62-1,0)</f>
@@ -7326,50 +7423,54 @@
         <f>IF(AND(BO$14&gt;=$E62,BO$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BP62" s="21">
         <f>IF(AND(BP$14&gt;=$E62,BP$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ62" s="21">
         <f>IF(AND(BQ$14&gt;=$E62,BQ$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR62" s="21">
         <f>IF(AND(BR$14&gt;=$E62,BR$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS62" s="21">
         <f>IF(AND(BS$14&gt;=$E62,BS$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT62" s="21">
         <f>IF(AND(BT$14&gt;=$E62,BT$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU62" s="21">
         <f>IF(AND(BU$14&gt;=$E62,BU$14&lt;$E62+7),"◆","")</f>
+        <v/>
+      </c>
+      <c r="BV62" s="21">
+        <f>IF(AND(BV$14&gt;=$E62,BV$14&lt;$E62+7),"◆","")</f>
         <v/>
       </c>
     </row>
     <row r="63" ht="14.5" customHeight="1">
       <c r="A63" s="16" t="inlineStr">
         <is>
           <t>7.2</t>
         </is>
       </c>
       <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Quay Outfitting (Post-Launch)</t>
         </is>
       </c>
       <c r="C63" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D63" s="18" t="n">
         <v>70</v>
       </c>
       <c r="E63" s="19" t="n">
         <v>46349</v>
       </c>
@@ -7432,50 +7533,51 @@
       <c r="AW63" s="25" t="n"/>
       <c r="AX63" s="25" t="n"/>
       <c r="AY63" s="25" t="n"/>
       <c r="AZ63" s="25" t="n"/>
       <c r="BA63" s="25" t="n"/>
       <c r="BB63" s="25" t="n"/>
       <c r="BC63" s="25" t="n"/>
       <c r="BD63" s="25" t="n"/>
       <c r="BE63" s="25" t="n"/>
       <c r="BF63" s="25" t="n"/>
       <c r="BG63" s="25" t="n"/>
       <c r="BH63" s="25" t="n"/>
       <c r="BI63" s="25" t="n"/>
       <c r="BJ63" s="25" t="n"/>
       <c r="BK63" s="25" t="n"/>
       <c r="BL63" s="25" t="n"/>
       <c r="BM63" s="25" t="n"/>
       <c r="BN63" s="25" t="n"/>
       <c r="BO63" s="25" t="n"/>
       <c r="BP63" s="25" t="n"/>
       <c r="BQ63" s="25" t="n"/>
       <c r="BR63" s="25" t="n"/>
       <c r="BS63" s="25" t="n"/>
       <c r="BT63" s="25" t="n"/>
       <c r="BU63" s="25" t="n"/>
+      <c r="BV63" s="25" t="n"/>
     </row>
     <row r="64" ht="14.5" customHeight="1">
       <c r="A64" s="14" t="inlineStr">
         <is>
           <t>7.3</t>
         </is>
       </c>
       <c r="B64" s="13" t="inlineStr">
         <is>
           <t>Sea Trial Preparation &amp; Class Survey</t>
         </is>
       </c>
       <c r="C64" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D64" s="22" t="n">
         <v>14</v>
       </c>
       <c r="E64" s="23" t="n">
         <v>46433</v>
       </c>
       <c r="F64" s="23">
         <f>E64+MAX(D64-1,0)</f>
@@ -7536,50 +7638,51 @@
       <c r="AW64" s="25" t="n"/>
       <c r="AX64" s="25" t="n"/>
       <c r="AY64" s="25" t="n"/>
       <c r="AZ64" s="25" t="n"/>
       <c r="BA64" s="25" t="n"/>
       <c r="BB64" s="25" t="n"/>
       <c r="BC64" s="25" t="n"/>
       <c r="BD64" s="25" t="n"/>
       <c r="BE64" s="25" t="n"/>
       <c r="BF64" s="25" t="n"/>
       <c r="BG64" s="25" t="n"/>
       <c r="BH64" s="25" t="n"/>
       <c r="BI64" s="25" t="n"/>
       <c r="BJ64" s="25" t="n"/>
       <c r="BK64" s="25" t="n"/>
       <c r="BL64" s="25" t="n"/>
       <c r="BM64" s="25" t="n"/>
       <c r="BN64" s="25" t="n"/>
       <c r="BO64" s="25" t="n"/>
       <c r="BP64" s="25" t="n"/>
       <c r="BQ64" s="25" t="n"/>
       <c r="BR64" s="25" t="n"/>
       <c r="BS64" s="25" t="n"/>
       <c r="BT64" s="25" t="n"/>
       <c r="BU64" s="25" t="n"/>
+      <c r="BV64" s="25" t="n"/>
     </row>
     <row r="65" ht="14.5" customHeight="1">
       <c r="A65" s="16" t="inlineStr">
         <is>
           <t>7.4</t>
         </is>
       </c>
       <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Sea Trials (Speed, Endurance, Maneuvering)</t>
         </is>
       </c>
       <c r="C65" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D65" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E65" s="19" t="n">
         <v>46447</v>
       </c>
       <c r="F65" s="19">
         <f>E65+MAX(D65-1,0)</f>
@@ -7640,50 +7743,51 @@
       <c r="AW65" s="25" t="n"/>
       <c r="AX65" s="25" t="n"/>
       <c r="AY65" s="25" t="n"/>
       <c r="AZ65" s="25" t="n"/>
       <c r="BA65" s="25" t="n"/>
       <c r="BB65" s="25" t="n"/>
       <c r="BC65" s="25" t="n"/>
       <c r="BD65" s="25" t="n"/>
       <c r="BE65" s="25" t="n"/>
       <c r="BF65" s="25" t="n"/>
       <c r="BG65" s="25" t="n"/>
       <c r="BH65" s="25" t="n"/>
       <c r="BI65" s="25" t="n"/>
       <c r="BJ65" s="25" t="n"/>
       <c r="BK65" s="25" t="n"/>
       <c r="BL65" s="25" t="n"/>
       <c r="BM65" s="25" t="n"/>
       <c r="BN65" s="25" t="n"/>
       <c r="BO65" s="25" t="n"/>
       <c r="BP65" s="25" t="n"/>
       <c r="BQ65" s="25" t="n"/>
       <c r="BR65" s="25" t="n"/>
       <c r="BS65" s="25" t="n"/>
       <c r="BT65" s="25" t="n"/>
       <c r="BU65" s="25" t="n"/>
+      <c r="BV65" s="25" t="n"/>
     </row>
     <row r="66" ht="14.5" customHeight="1">
       <c r="A66" s="14" t="inlineStr">
         <is>
           <t>7.5</t>
         </is>
       </c>
       <c r="B66" s="13" t="inlineStr">
         <is>
           <t>Class Certificate of Sea Trials Issued</t>
         </is>
       </c>
       <c r="C66" s="14" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D66" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E66" s="23" t="n">
         <v>46454</v>
       </c>
       <c r="F66" s="23">
         <f>E66+MAX(D66-1,0)</f>
@@ -7936,65 +8040,69 @@
       </c>
       <c r="BP66" s="21">
         <f>IF(AND(BP$14&gt;=$E66,BP$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ66" s="21">
         <f>IF(AND(BQ$14&gt;=$E66,BQ$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR66" s="21">
         <f>IF(AND(BR$14&gt;=$E66,BR$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS66" s="21">
         <f>IF(AND(BS$14&gt;=$E66,BS$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT66" s="21">
         <f>IF(AND(BT$14&gt;=$E66,BT$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU66" s="21">
         <f>IF(AND(BU$14&gt;=$E66,BU$14&lt;$E66+7),"◆","")</f>
         <v/>
       </c>
+      <c r="BV66" s="21">
+        <f>IF(AND(BV$14&gt;=$E66,BV$14&lt;$E66+7),"◆","")</f>
+        <v/>
+      </c>
     </row>
     <row r="67" ht="15" customHeight="1">
       <c r="A67" s="16" t="inlineStr">
         <is>
           <t>8.  Delivery</t>
         </is>
       </c>
-      <c r="B67" s="17" t="n"/>
-[...6 lines deleted...]
-      <c r="I67" s="16" t="n"/>
+      <c r="B67" s="39" t="n"/>
+      <c r="C67" s="39" t="n"/>
+      <c r="D67" s="39" t="n"/>
+      <c r="E67" s="39" t="n"/>
+      <c r="F67" s="39" t="n"/>
+      <c r="G67" s="39" t="n"/>
+      <c r="H67" s="39" t="n"/>
+      <c r="I67" s="38" t="n"/>
       <c r="J67" s="34" t="n"/>
       <c r="K67" s="34" t="n"/>
       <c r="L67" s="34" t="n"/>
       <c r="M67" s="34" t="n"/>
       <c r="N67" s="34" t="n"/>
       <c r="O67" s="34" t="n"/>
       <c r="P67" s="34" t="n"/>
       <c r="Q67" s="34" t="n"/>
       <c r="R67" s="34" t="n"/>
       <c r="S67" s="34" t="n"/>
       <c r="T67" s="34" t="n"/>
       <c r="U67" s="34" t="n"/>
       <c r="V67" s="34" t="n"/>
       <c r="W67" s="34" t="n"/>
       <c r="X67" s="34" t="n"/>
       <c r="Y67" s="34" t="n"/>
       <c r="Z67" s="34" t="n"/>
       <c r="AA67" s="34" t="n"/>
       <c r="AB67" s="34" t="n"/>
       <c r="AC67" s="34" t="n"/>
       <c r="AD67" s="34" t="n"/>
       <c r="AE67" s="34" t="n"/>
       <c r="AF67" s="34" t="n"/>
       <c r="AG67" s="34" t="n"/>
       <c r="AH67" s="34" t="n"/>
@@ -8015,50 +8123,51 @@
       <c r="AW67" s="34" t="n"/>
       <c r="AX67" s="34" t="n"/>
       <c r="AY67" s="34" t="n"/>
       <c r="AZ67" s="34" t="n"/>
       <c r="BA67" s="34" t="n"/>
       <c r="BB67" s="34" t="n"/>
       <c r="BC67" s="34" t="n"/>
       <c r="BD67" s="34" t="n"/>
       <c r="BE67" s="34" t="n"/>
       <c r="BF67" s="34" t="n"/>
       <c r="BG67" s="34" t="n"/>
       <c r="BH67" s="34" t="n"/>
       <c r="BI67" s="34" t="n"/>
       <c r="BJ67" s="34" t="n"/>
       <c r="BK67" s="34" t="n"/>
       <c r="BL67" s="34" t="n"/>
       <c r="BM67" s="34" t="n"/>
       <c r="BN67" s="34" t="n"/>
       <c r="BO67" s="34" t="n"/>
       <c r="BP67" s="34" t="n"/>
       <c r="BQ67" s="34" t="n"/>
       <c r="BR67" s="34" t="n"/>
       <c r="BS67" s="34" t="n"/>
       <c r="BT67" s="34" t="n"/>
       <c r="BU67" s="34" t="n"/>
+      <c r="BV67" s="34" t="n"/>
     </row>
     <row r="68" ht="14.5" customHeight="1">
       <c r="A68" s="14" t="inlineStr">
         <is>
           <t>8.1</t>
         </is>
       </c>
       <c r="B68" s="13" t="inlineStr">
         <is>
           <t>Owner's Punch List Closeout</t>
         </is>
       </c>
       <c r="C68" s="14" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D68" s="22" t="n">
         <v>21</v>
       </c>
       <c r="E68" s="23" t="n">
         <v>46447</v>
       </c>
       <c r="F68" s="23">
         <f>E68+MAX(D68-1,0)</f>
@@ -8119,50 +8228,51 @@
       <c r="AW68" s="25" t="n"/>
       <c r="AX68" s="25" t="n"/>
       <c r="AY68" s="25" t="n"/>
       <c r="AZ68" s="25" t="n"/>
       <c r="BA68" s="25" t="n"/>
       <c r="BB68" s="25" t="n"/>
       <c r="BC68" s="25" t="n"/>
       <c r="BD68" s="25" t="n"/>
       <c r="BE68" s="25" t="n"/>
       <c r="BF68" s="25" t="n"/>
       <c r="BG68" s="25" t="n"/>
       <c r="BH68" s="25" t="n"/>
       <c r="BI68" s="25" t="n"/>
       <c r="BJ68" s="25" t="n"/>
       <c r="BK68" s="25" t="n"/>
       <c r="BL68" s="25" t="n"/>
       <c r="BM68" s="25" t="n"/>
       <c r="BN68" s="25" t="n"/>
       <c r="BO68" s="25" t="n"/>
       <c r="BP68" s="25" t="n"/>
       <c r="BQ68" s="25" t="n"/>
       <c r="BR68" s="25" t="n"/>
       <c r="BS68" s="25" t="n"/>
       <c r="BT68" s="25" t="n"/>
       <c r="BU68" s="25" t="n"/>
+      <c r="BV68" s="25" t="n"/>
     </row>
     <row r="69" ht="14.5" customHeight="1">
       <c r="A69" s="16" t="inlineStr">
         <is>
           <t>8.2</t>
         </is>
       </c>
       <c r="B69" s="17" t="inlineStr">
         <is>
           <t>Final Class &amp; Flag Survey</t>
         </is>
       </c>
       <c r="C69" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D69" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E69" s="19" t="n">
         <v>46461</v>
       </c>
       <c r="F69" s="19">
         <f>E69+MAX(D69-1,0)</f>
@@ -8223,50 +8333,51 @@
       <c r="AW69" s="25" t="n"/>
       <c r="AX69" s="25" t="n"/>
       <c r="AY69" s="25" t="n"/>
       <c r="AZ69" s="25" t="n"/>
       <c r="BA69" s="25" t="n"/>
       <c r="BB69" s="25" t="n"/>
       <c r="BC69" s="25" t="n"/>
       <c r="BD69" s="25" t="n"/>
       <c r="BE69" s="25" t="n"/>
       <c r="BF69" s="25" t="n"/>
       <c r="BG69" s="25" t="n"/>
       <c r="BH69" s="25" t="n"/>
       <c r="BI69" s="25" t="n"/>
       <c r="BJ69" s="25" t="n"/>
       <c r="BK69" s="25" t="n"/>
       <c r="BL69" s="25" t="n"/>
       <c r="BM69" s="25" t="n"/>
       <c r="BN69" s="25" t="n"/>
       <c r="BO69" s="25" t="n"/>
       <c r="BP69" s="25" t="n"/>
       <c r="BQ69" s="25" t="n"/>
       <c r="BR69" s="25" t="n"/>
       <c r="BS69" s="25" t="n"/>
       <c r="BT69" s="25" t="n"/>
       <c r="BU69" s="25" t="n"/>
+      <c r="BV69" s="25" t="n"/>
     </row>
     <row r="70" ht="14.5" customHeight="1">
       <c r="A70" s="14" t="inlineStr">
         <is>
           <t>8.3</t>
         </is>
       </c>
       <c r="B70" s="13" t="inlineStr">
         <is>
           <t>Delivery &amp; Handover to Owner</t>
         </is>
       </c>
       <c r="C70" s="14" t="inlineStr">
         <is>
           <t>Milestone</t>
         </is>
       </c>
       <c r="D70" s="22" t="n">
         <v>0</v>
       </c>
       <c r="E70" s="23" t="n">
         <v>46475</v>
       </c>
       <c r="F70" s="23">
         <f>E70+MAX(D70-1,0)</f>
@@ -8517,50 +8628,54 @@
         <f>IF(AND(BO$14&gt;=$E70,BO$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BP70" s="21">
         <f>IF(AND(BP$14&gt;=$E70,BP$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BQ70" s="21">
         <f>IF(AND(BQ$14&gt;=$E70,BQ$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BR70" s="21">
         <f>IF(AND(BR$14&gt;=$E70,BR$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BS70" s="21">
         <f>IF(AND(BS$14&gt;=$E70,BS$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BT70" s="21">
         <f>IF(AND(BT$14&gt;=$E70,BT$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
       <c r="BU70" s="21">
         <f>IF(AND(BU$14&gt;=$E70,BU$14&lt;$E70+7),"◆","")</f>
+        <v/>
+      </c>
+      <c r="BV70" s="21">
+        <f>IF(AND(BV$14&gt;=$E70,BV$14&lt;$E70+7),"◆","")</f>
         <v/>
       </c>
     </row>
     <row r="71" ht="14.5" customHeight="1">
       <c r="A71" s="16" t="inlineStr">
         <is>
           <t>8.4</t>
         </is>
       </c>
       <c r="B71" s="17" t="inlineStr">
         <is>
           <t>Flag Registration Complete</t>
         </is>
       </c>
       <c r="C71" s="16" t="inlineStr">
         <is>
           <t>Task</t>
         </is>
       </c>
       <c r="D71" s="18" t="n">
         <v>7</v>
       </c>
       <c r="E71" s="19" t="n">
         <v>46475</v>
       </c>
@@ -8623,160 +8738,163 @@
       <c r="AW71" s="25" t="n"/>
       <c r="AX71" s="25" t="n"/>
       <c r="AY71" s="25" t="n"/>
       <c r="AZ71" s="25" t="n"/>
       <c r="BA71" s="25" t="n"/>
       <c r="BB71" s="25" t="n"/>
       <c r="BC71" s="25" t="n"/>
       <c r="BD71" s="25" t="n"/>
       <c r="BE71" s="25" t="n"/>
       <c r="BF71" s="25" t="n"/>
       <c r="BG71" s="25" t="n"/>
       <c r="BH71" s="25" t="n"/>
       <c r="BI71" s="25" t="n"/>
       <c r="BJ71" s="25" t="n"/>
       <c r="BK71" s="25" t="n"/>
       <c r="BL71" s="25" t="n"/>
       <c r="BM71" s="25" t="n"/>
       <c r="BN71" s="25" t="n"/>
       <c r="BO71" s="25" t="n"/>
       <c r="BP71" s="25" t="n"/>
       <c r="BQ71" s="25" t="n"/>
       <c r="BR71" s="25" t="n"/>
       <c r="BS71" s="25" t="n"/>
       <c r="BT71" s="25" t="n"/>
       <c r="BU71" s="25" t="n"/>
+      <c r="BV71" s="25" t="n"/>
     </row>
+    <row r="72"/>
     <row r="73" ht="26" customHeight="1">
       <c r="A73" s="35" t="inlineStr">
         <is>
           <t>Legend:  ◆ Milestone   ·   Pale bar = planned duration (Start→Finish)   ·   Solid bar = completed portion (from % Complete)   ·   Live: edit Start Date, Duration or % Complete on any row and the chart updates automatically</t>
         </is>
       </c>
     </row>
+    <row r="74"/>
     <row r="75" ht="26" customHeight="1">
       <c r="A75" s="36" t="inlineStr">
         <is>
           <t>This document is provided as a free template by project2-me.com for project-management reference purposes only. It does not constitute engineering, classification or legal advice. Adapt all bracketed fields, quantities and acceptance criteria to your own contract, classification society rules and shipyard procedures before use.</t>
         </is>
       </c>
     </row>
     <row r="76" ht="16" customHeight="1">
       <c r="A76" s="37" t="inlineStr">
         <is>
           <t>Downloaded from https://project2-me.com/dokumanlar  ·  © Project2-me</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="28">
+    <mergeCell ref="A76:BV76"/>
+    <mergeCell ref="BP1:BV1"/>
     <mergeCell ref="C8:I8"/>
     <mergeCell ref="A11:B11"/>
-    <mergeCell ref="A75:BU75"/>
     <mergeCell ref="A56:I56"/>
     <mergeCell ref="C7:I7"/>
-    <mergeCell ref="A3:BU3"/>
+    <mergeCell ref="A4:BV4"/>
     <mergeCell ref="A6:B6"/>
-    <mergeCell ref="A2:BU2"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A76:BU76"/>
     <mergeCell ref="A42:I42"/>
-    <mergeCell ref="BP1:BU1"/>
     <mergeCell ref="A23:I23"/>
     <mergeCell ref="C6:I6"/>
-    <mergeCell ref="A4:BU4"/>
+    <mergeCell ref="A2:BV2"/>
     <mergeCell ref="A67:I67"/>
     <mergeCell ref="A31:I31"/>
     <mergeCell ref="C10:I10"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A73:I73"/>
     <mergeCell ref="C9:I9"/>
     <mergeCell ref="A51:I51"/>
+    <mergeCell ref="A75:BV75"/>
     <mergeCell ref="A1:BO1"/>
     <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A3:BV3"/>
     <mergeCell ref="A61:I61"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="C11:I11"/>
     <mergeCell ref="A16:I16"/>
   </mergeCells>
-  <conditionalFormatting sqref="J17:BU22">
+  <conditionalFormatting sqref="J17:BV22">
     <cfRule type="expression" priority="1" dxfId="0" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E17,J$14&lt;$E17+$D17*$H17)</formula>
     </cfRule>
     <cfRule type="expression" priority="2" dxfId="1" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E17,J$14&lt;$F17+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J24:BU30">
+  <conditionalFormatting sqref="J24:BV30">
     <cfRule type="expression" priority="3" dxfId="2" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E24,J$14&lt;$E24+$D24*$H24)</formula>
     </cfRule>
     <cfRule type="expression" priority="4" dxfId="3" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E24,J$14&lt;$F24+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J32:BU41">
+  <conditionalFormatting sqref="J32:BV41">
     <cfRule type="expression" priority="5" dxfId="4" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E32,J$14&lt;$E32+$D32*$H32)</formula>
     </cfRule>
     <cfRule type="expression" priority="6" dxfId="5" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E32,J$14&lt;$F32+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J43:BU50">
+  <conditionalFormatting sqref="J43:BV50">
     <cfRule type="expression" priority="7" dxfId="6" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E43,J$14&lt;$E43+$D43*$H43)</formula>
     </cfRule>
     <cfRule type="expression" priority="8" dxfId="7" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E43,J$14&lt;$F43+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J52:BU55">
+  <conditionalFormatting sqref="J52:BV55">
     <cfRule type="expression" priority="9" dxfId="8" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E52,J$14&lt;$E52+$D52*$H52)</formula>
     </cfRule>
     <cfRule type="expression" priority="10" dxfId="9" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E52,J$14&lt;$F52+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J57:BU60">
+  <conditionalFormatting sqref="J57:BV60">
     <cfRule type="expression" priority="11" dxfId="10" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E57,J$14&lt;$E57+$D57*$H57)</formula>
     </cfRule>
     <cfRule type="expression" priority="12" dxfId="11" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E57,J$14&lt;$F57+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J62:BU66">
+  <conditionalFormatting sqref="J62:BV66">
     <cfRule type="expression" priority="13" dxfId="12" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E62,J$14&lt;$E62+$D62*$H62)</formula>
     </cfRule>
     <cfRule type="expression" priority="14" dxfId="13" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E62,J$14&lt;$F62+1)</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J68:BU71">
+  <conditionalFormatting sqref="J68:BV71">
     <cfRule type="expression" priority="15" dxfId="14" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E68,J$14&lt;$E68+$D68*$H68)</formula>
     </cfRule>
     <cfRule type="expression" priority="16" dxfId="15" stopIfTrue="0">
       <formula>AND(J$14&gt;=$E68,J$14&lt;$F68+1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H16:H71">
     <cfRule type="dataBar" priority="17">
       <dataBar showValue="1">
         <cfvo type="num" val="0"/>
         <cfvo type="num" val="1"/>
         <color rgb="FF2E9E6B"/>
       </dataBar>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape" fitToWidth="1"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>